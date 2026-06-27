--- v1 (2026-06-07)
+++ v2 (2026-06-27)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="43D34C4D" w14:textId="363A355F" w:rsidR="00C64B97" w:rsidRPr="0064605C" w:rsidRDefault="00C64B97" w:rsidP="00C64B97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:t>Introduction to your application for End of Series Derogation</w:t>
       </w:r>
       <w:r w:rsidR="00693797">
         <w:t xml:space="preserve"> (as detailed in 2018/858, Chapter X)</w:t>
       </w:r>
     </w:p>
@@ -65,51 +69,59 @@
       <w:r w:rsidR="009F5E82">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00693797">
         <w:t xml:space="preserve"> onwards</w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34C50" w14:textId="77777777" w:rsidR="00CA010C" w:rsidRDefault="00CA010C" w:rsidP="00C64B97"/>
     <w:p w14:paraId="43D34C51" w14:textId="335D799B" w:rsidR="00C64B97" w:rsidRDefault="00CA010C" w:rsidP="00C64B97">
       <w:r>
         <w:t xml:space="preserve">Please note that every </w:t>
       </w:r>
       <w:r w:rsidR="00E61C8D">
         <w:t xml:space="preserve">legislation </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">section that applies to the vehicles on the </w:t>
       </w:r>
       <w:r w:rsidR="00766D4C">
         <w:t xml:space="preserve">VIN </w:t>
       </w:r>
       <w:r>
-        <w:t>list must be selected. If a vehicle is not compliant with all of the standard</w:t>
+        <w:t xml:space="preserve">list must be selected. If a vehicle is not compliant with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the standard</w:t>
       </w:r>
       <w:r w:rsidR="00E61C8D">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in force at the point of registration</w:t>
       </w:r>
       <w:r w:rsidR="00DE65A5">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009F5E82">
         <w:t xml:space="preserve"> then </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00E61C8D">
         <w:t xml:space="preserve">derogated subjects </w:t>
       </w:r>
       <w:r>
         <w:t>must be quoted</w:t>
       </w:r>
       <w:r w:rsidR="00E61C8D">
         <w:t xml:space="preserve"> and approved by VCA</w:t>
       </w:r>
@@ -298,51 +310,59 @@
       <w:r w:rsidR="0006358E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005C44E7" w:rsidRPr="0064605C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34C5C" w14:textId="77777777" w:rsidR="00A93588" w:rsidRPr="0064605C" w:rsidRDefault="00A93588" w:rsidP="00C64B97"/>
     <w:p w14:paraId="43D34C5D" w14:textId="77777777" w:rsidR="00C04D28" w:rsidRPr="0064605C" w:rsidRDefault="003D346B" w:rsidP="003D346B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:t>Who can apply for End of Series</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34C5E" w14:textId="77777777" w:rsidR="003D346B" w:rsidRPr="0064605C" w:rsidRDefault="003D346B" w:rsidP="00C64B97"/>
     <w:p w14:paraId="43D34C5F" w14:textId="77777777" w:rsidR="003D346B" w:rsidRPr="0064605C" w:rsidRDefault="003D346B" w:rsidP="003D346B">
       <w:r w:rsidRPr="0064605C">
-        <w:t xml:space="preserve">The type approval holder </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0064605C">
+        <w:t>type</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0064605C">
+        <w:t xml:space="preserve"> approval holder </w:t>
       </w:r>
       <w:r w:rsidR="00DC3F8C" w:rsidRPr="0064605C">
         <w:t>for the vehicles involved can</w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> apply for End of Series. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34C60" w14:textId="77777777" w:rsidR="003D346B" w:rsidRPr="0064605C" w:rsidRDefault="003D346B" w:rsidP="003D346B"/>
     <w:p w14:paraId="43D34C61" w14:textId="77777777" w:rsidR="00453BC7" w:rsidRPr="0064605C" w:rsidRDefault="00453BC7" w:rsidP="003D346B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:lastRenderedPageBreak/>
         <w:t>Type approval authority</w:t>
       </w:r>
       <w:r w:rsidR="00C564AD" w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F14E8" w:rsidRPr="0064605C">
         <w:t>you are applying to</w:t>
       </w:r>
       <w:r w:rsidR="005C44E7" w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> by completing and submitting this form</w:t>
@@ -2498,74 +2518,377 @@
               </w:rPr>
               <w:t>(S)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45E4BBD3" w14:textId="61274A0D" w:rsidR="00D73ED2" w:rsidRPr="00D73ED2" w:rsidRDefault="3FD5AFA4" w:rsidP="00D73ED2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="70262482">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">31/12/2027 </w:t>
             </w:r>
             <w:r w:rsidR="00D73ED2" w:rsidRPr="70262482">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00FC0EAF" w:rsidRPr="00E11F05" w14:paraId="3934F4F0" w14:textId="77777777" w:rsidTr="70262482">
+        <w:trPr>
+          <w:trHeight w:val="3148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6811B2" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRPr="00CE263E" w:rsidRDefault="00FC0EAF" w:rsidP="005852C8">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="767BA1AB" w14:textId="048D7519" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="005852C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Regulation (EU) 2018/858 Annex II, Part I, Appendix 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0147769C" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9E00E9" w14:textId="49037F3B" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF0274">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mandatory compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007174A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Northern Ireland </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for European Small Series and Special Purpose Vehicles to the requirements of Annex II, Part I, Appendix I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2195B401" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="072742AD" w14:textId="3C11CFBE" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Into force: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08359A71" w14:textId="0FCD5ECB" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Vehicles: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Manufactured before: 0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7283A2" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Further information: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF60C50" w14:textId="40566498" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justification required as detailed in part 5 within this form (Annex II justification </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Please note within part 5 for which </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>subjects</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> derogation is being sought. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="180DAFA6" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="70262482">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>06/07/2027 (S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D43482F" w14:textId="461A1AF4" w:rsidR="00FC0EAF" w:rsidRPr="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>06/01/2028 (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="005852C8" w:rsidRPr="00E11F05" w14:paraId="472359E8" w14:textId="77777777" w:rsidTr="70262482">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="28" w:type="dxa"/>
           <w:trHeight w:val="820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="653958D5" w14:textId="5C03398F" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Key</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="556A4376" w14:textId="77777777" w:rsidR="005852C8" w:rsidRPr="00CB32F4" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB32F4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(S)= Single-Stage Vehicle. This refers to complete vehicles. </w:t>
             </w:r>
@@ -2577,52 +2900,56 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB32F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(M)= Multi-Stage Vehicle. This refers to completed vehicles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B317C16" w14:textId="77777777" w:rsidR="00883E1B" w:rsidRDefault="00883E1B">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00883E1B" w:rsidSect="00977DBE">
-          <w:headerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0472052E" w14:textId="77777777" w:rsidR="00883E1B" w:rsidRDefault="00883E1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00883E1B" w:rsidSect="007A4446">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D34CC6" w14:textId="77777777" w:rsidR="00DE0BA9" w:rsidRPr="0064605C" w:rsidRDefault="005F14E8" w:rsidP="005C44E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -2795,118 +3122,119 @@
             <w:tcW w:w="5187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D34CD7" w14:textId="77777777" w:rsidR="006B0240" w:rsidRPr="0064605C" w:rsidRDefault="006B0240" w:rsidP="006B0240"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43D34CD9" w14:textId="77777777" w:rsidR="006B0240" w:rsidRPr="0064605C" w:rsidRDefault="006B0240" w:rsidP="006B0240">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:t>Part 4: Vehicle details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34CDA" w14:textId="77777777" w:rsidR="006A1F05" w:rsidRPr="0064605C" w:rsidRDefault="006A1F05" w:rsidP="006A1F05"/>
     <w:p w14:paraId="43D34CDB" w14:textId="178725F5" w:rsidR="00C5054E" w:rsidRPr="0064605C" w:rsidRDefault="00CF072A" w:rsidP="00726076">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">Please download and complete the </w:t>
       </w:r>
       <w:r w:rsidR="0006358E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="0006358E" w:rsidRPr="0006358E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>VCA Vehicle Details List</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C2BB7" w:rsidRPr="005C2BB7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">to supply your vehicle details. </w:t>
       </w:r>
       <w:r w:rsidR="006A1F05" w:rsidRPr="0064605C">
         <w:t>You may include Single and Multi</w:t>
       </w:r>
       <w:r w:rsidR="00476B71" w:rsidRPr="0064605C">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006A1F05" w:rsidRPr="0064605C">
         <w:t xml:space="preserve">Stage vehicles in the same file. Once completed, email </w:t>
       </w:r>
       <w:r w:rsidR="006E4815" w:rsidRPr="0064605C">
         <w:t>the vehicle details list</w:t>
       </w:r>
       <w:r w:rsidR="006A1F05" w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> together with your application to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="006C45E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Derogations@vca.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006A1F05" w:rsidRPr="0064605C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E469171" w14:textId="77777777" w:rsidR="00A544DA" w:rsidRDefault="00A544DA">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59F2609B" w14:textId="77777777" w:rsidR="00A544DA" w:rsidRDefault="00A544DA">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D34CDC" w14:textId="7DC3C1E5" w:rsidR="00C5054E" w:rsidRPr="0064605C" w:rsidRDefault="00C5054E">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="12222C88" w14:textId="781E7FB2" w:rsidR="005C787C" w:rsidRDefault="006B0240" w:rsidP="00A12A26">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
+        <w:lastRenderedPageBreak/>
         <w:t>Part 5</w:t>
       </w:r>
       <w:r w:rsidR="00DE0BA9" w:rsidRPr="0064605C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00610F06" w:rsidRPr="0064605C">
         <w:t>State the economic and/or technical reasons for making this application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4515C381" w14:textId="77777777" w:rsidR="0032654F" w:rsidRPr="0032654F" w:rsidRDefault="0032654F" w:rsidP="00651B73"/>
     <w:p w14:paraId="486F66D2" w14:textId="630D4EA1" w:rsidR="00771D39" w:rsidRDefault="00C5054E" w:rsidP="00C5054E">
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">Manufacturers are required to include in their application justifiable technical </w:t>
       </w:r>
       <w:r w:rsidR="003B2752">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> economic reasons for not being able to comply with the implementation deadlines of the new requirements. If there is not a clear justification</w:t>
       </w:r>
       <w:r w:rsidR="0006358E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> </w:t>
@@ -2955,51 +3283,51 @@
       </w:r>
       <w:r w:rsidR="002E3168">
         <w:t>ritain</w:t>
       </w:r>
       <w:r>
         <w:t>, a</w:t>
       </w:r>
       <w:r w:rsidR="0083799A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009955DA">
         <w:t>separate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Annex II</w:t>
       </w:r>
       <w:r w:rsidR="00AE5812" w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009625D5" w:rsidRPr="0064605C">
         <w:t>justification matrix</w:t>
       </w:r>
       <w:r w:rsidR="00AE5812" w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> must be completed which can be found on our website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00AE5812" w:rsidRPr="0064605C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.vehicle-certification-agency.gov.uk/legislation/end-of-series-derogation-applications.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AE5812" w:rsidRPr="0064605C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259C4529" w14:textId="7715F49B" w:rsidR="001C3B68" w:rsidRDefault="001C3B68" w:rsidP="00C5054E"/>
     <w:p w14:paraId="2055DFC9" w14:textId="0BA472E1" w:rsidR="001C3B68" w:rsidRDefault="0001328E" w:rsidP="00C5054E">
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:r w:rsidR="00BC46AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00493002">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00E328A0">
         <w:t xml:space="preserve">subjects </w:t>
       </w:r>
@@ -3095,51 +3423,51 @@
                             </w:r>
                             <w:r w:rsidR="001614B9">
                               <w:t xml:space="preserve">for not being able to comply with the implementation deadlines of the new requirements </w:t>
                             </w:r>
                             <w:r w:rsidR="00A97686">
                               <w:t>here</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:shapetype w14:anchorId="6D9FDC33" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:471.3pt;margin-top:26.25pt;width:522.5pt;height:82.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCm+sg/CQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJcmmNOEWXrsOA&#10;7gK0+wBZlmNhsqhRSuzs60fJbhpsb8X8IJAmdUgeHm1u+tawo0KvwRZ8NplypqyEStt9wX883b+7&#10;4swHYSthwKqCn5TnN9u3bzady9UcGjCVQkYg1uedK3gTgsuzzMtGtcJPwClLwRqwFYFc3GcVio7Q&#10;W5PNp9NV1gFWDkEq7+nv3RDk24Rf10qGb3XtVWCm4NRbSCems4xntt2IfI/CNVqObYhXdNEKbano&#10;GepOBMEOqP+BarVE8FCHiYQ2g7rWUqUZaJrZ9K9pHhvhVJqFyPHuTJP/f7Dy6/HRfUcW+g/Q0wLT&#10;EN49gPzpmYVdI+xe3SJC1yhRUeFZpCzrnM/Hq5Fqn/sIUnZfoKIli0OABNTX2EZWaE5G6LSA05l0&#10;1Qcm6edq9X65XlJIUmw2XayjE2uI/Pm6Qx8+KWhZNAqOtNUEL44PPgypzymxmoV7bUzarLGsK/j1&#10;cr4cBgOjqxiMaR735c4gO4qojfSNdf1lWqsDKdTotuBX5ySRRzo+2ipVCUKbwaamjR35iZQM5IS+&#10;7Ckx8lRCdSKmEAYl0sshowH8zVlHKiy4/3UQqDgzny2xfT1bLKJsk7NYrufk4GWkvIwIKwmq4IGz&#10;wdyFJPWBlFvaSq0TXy+djL2SuhLj40uI8r30U9bLe93+AQAA//8DAFBLAwQUAAYACAAAACEAknBk&#10;MNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6jlIoTSfE4A5lwDVt&#10;vLYicaom2wq/Hu8ER/s9P3+vXM/OigNOYfCkYLlIQCC13gzUKdi+PV/dgghRk9HWEyr4xgDr6vys&#10;1IXxR3rFQx07wSEUCq2gj3EspAxtj06HhR+RWNv5yenI49RJM+kjhzsr0yS5kU4PxB96PeJjj+1X&#10;vXeMkX5uV5uXGvNcN6vN08/73e7DKnV5MT/cg4g4xz8znPD5BipmavyeTBBWAReJCrI0A3FSk+uM&#10;N42CdJlnIKtS/i9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCm+sg/CQIAAPcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCScGQw3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0BE04FB4" w14:textId="063FDAB9" w:rsidR="00FB1C08" w:rsidRDefault="005C5F8D">
                       <w:r>
                         <w:t xml:space="preserve">Please state the economic </w:t>
                       </w:r>
                       <w:r w:rsidR="007818D0">
                         <w:t xml:space="preserve">and/or technical reasons </w:t>
                       </w:r>
                       <w:r w:rsidR="001614B9">
                         <w:t xml:space="preserve">for not being able to comply with the implementation deadlines of the new requirements </w:t>
                       </w:r>
                       <w:r w:rsidR="00A97686">
                         <w:t>here</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
@@ -3260,51 +3588,59 @@
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">The vehicles included in the application have been manufactured </w:t>
       </w:r>
       <w:r w:rsidR="00DD3CBD" w:rsidRPr="0064605C">
         <w:t xml:space="preserve">at least three months </w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t>before the legislation comes into force</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34CE9" w14:textId="77777777" w:rsidR="00CF072A" w:rsidRPr="0064605C" w:rsidRDefault="00CF072A" w:rsidP="00CF072A">
       <w:r w:rsidRPr="0064605C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
-        <w:t>I am applying on behalf of the type approval holder</w:t>
+        <w:t xml:space="preserve">I am applying on behalf of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0064605C">
+        <w:t>type</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0064605C">
+        <w:t xml:space="preserve"> approval holder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34CEA" w14:textId="6E93B36D" w:rsidR="004512B5" w:rsidRPr="0064605C" w:rsidRDefault="00476B71" w:rsidP="00CF072A">
       <w:r w:rsidRPr="0064605C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidR="00AE5812" w:rsidRPr="0064605C">
         <w:t xml:space="preserve">The justification Annex </w:t>
       </w:r>
       <w:r w:rsidR="0083799A">
         <w:t xml:space="preserve">II </w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t>is attached</w:t>
       </w:r>
       <w:r w:rsidR="003B79A1">
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34CEB" w14:textId="77777777" w:rsidR="004512B5" w:rsidRPr="0064605C" w:rsidRDefault="004512B5" w:rsidP="00CF072A"/>
@@ -3596,51 +3932,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PRIVACY INFORMATION</w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The personal information you have provided in this form has been provided to allow VCA to process your application.  Details of how this data will be handled, stored and used can be found in our “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0064605C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Privacy Notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0064605C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">” (please follow the link).  If you are not completing this form electronically and would like us to send you a hard copy of the Notice, then please contact the Data Protection Manager, VCA, 1 The Eastgate Office Centre, Eastgate Road, Bristol, BS5 6XX and we will be pleased to send you a copy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34D0A" w14:textId="77777777" w:rsidR="001B74B1" w:rsidRPr="0064605C" w:rsidRDefault="00A36220" w:rsidP="00A36220">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -3947,56 +4283,65 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Criminal penalties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34D15" w14:textId="77777777" w:rsidR="00FB4BD7" w:rsidRPr="00FB4BD7" w:rsidRDefault="00FB4BD7" w:rsidP="00FB4BD7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB4BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>—(1) A person who commits an offence under these Regulations is punishable on summary conviction—</w:t>
+        <w:t>—(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB4BD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1) A person who commits an offence under these Regulations is punishable on summary conviction—</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34D16" w14:textId="77777777" w:rsidR="00FB4BD7" w:rsidRPr="00FB4BD7" w:rsidRDefault="00FB4BD7" w:rsidP="00FB4BD7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(a</w:t>
       </w:r>
       <w:r w:rsidR="00F70584" w:rsidRPr="00FB4BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>) In</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4BD7">
         <w:rPr>
@@ -4028,58 +4373,58 @@
         <w:t>n Scotland or Northern Ireland by a fine not exceeding level 5 on the standard scale or (in the case of an individual) by imprisonment for a term not exceeding three months, or by both.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34D18" w14:textId="77777777" w:rsidR="00EB2AC2" w:rsidRPr="00036E76" w:rsidRDefault="00EB2AC2" w:rsidP="00EB2AC2">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB2AC2" w:rsidRPr="00036E76" w:rsidSect="00883E1B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71B3E7F8" w14:textId="77777777" w:rsidR="0072578D" w:rsidRDefault="0072578D" w:rsidP="001E3989">
+    <w:p w14:paraId="0ED3D51D" w14:textId="77777777" w:rsidR="000E5F32" w:rsidRDefault="000E5F32" w:rsidP="001E3989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6069EA25" w14:textId="77777777" w:rsidR="0072578D" w:rsidRDefault="0072578D" w:rsidP="001E3989">
+    <w:p w14:paraId="6AF8E500" w14:textId="77777777" w:rsidR="000E5F32" w:rsidRDefault="000E5F32" w:rsidP="001E3989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4130,77 +4475,85 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="36EFCB97" w14:textId="77777777" w:rsidR="00943B11" w:rsidRDefault="00943B11">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-1915539906"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1669238322"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="43D34D25" w14:textId="77777777" w:rsidR="00C013C5" w:rsidRPr="00C013C5" w:rsidRDefault="00C013C5">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
@@ -4362,70 +4715,90 @@
     <w:r w:rsidR="005774DD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>June</w:t>
     </w:r>
     <w:r w:rsidR="00A94740">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="005774DD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1CE48ACA" w14:textId="77777777" w:rsidR="00943B11" w:rsidRDefault="00943B11">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="112B4CCD" w14:textId="77777777" w:rsidR="0072578D" w:rsidRDefault="0072578D" w:rsidP="001E3989">
+    <w:p w14:paraId="3E7DA683" w14:textId="77777777" w:rsidR="000E5F32" w:rsidRDefault="000E5F32" w:rsidP="001E3989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="154F4049" w14:textId="77777777" w:rsidR="0072578D" w:rsidRDefault="0072578D" w:rsidP="001E3989">
+    <w:p w14:paraId="744AAAAF" w14:textId="77777777" w:rsidR="000E5F32" w:rsidRDefault="000E5F32" w:rsidP="001E3989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="21F282E8" w14:textId="77777777" w:rsidR="00943B11" w:rsidRDefault="00943B11">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2643"/>
       <w:gridCol w:w="6217"/>
       <w:gridCol w:w="972"/>
       <w:gridCol w:w="634"/>
     </w:tblGrid>
     <w:tr w:rsidR="001E3989" w14:paraId="43D34D1F" w14:textId="77777777" w:rsidTr="009955DA">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="651" w:type="dxa"/>
@@ -4450,83 +4823,82 @@
         <w:tcPr>
           <w:tcW w:w="992" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D1E" w14:textId="77777777" w:rsidR="001E3989" w:rsidRDefault="001E3989" w:rsidP="00393EE2">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00772B01" w:rsidRPr="00772B01" w14:paraId="43D34D23" w14:textId="77777777" w:rsidTr="00772B01">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D20" w14:textId="77777777" w:rsidR="00772B01" w:rsidRDefault="00772B01">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D34D27" wp14:editId="43D34D28">
-[...2 lines deleted...]
-                <wp:docPr id="1990808439" name="Picture 1990808439" descr="G:\New VCA Logo\New Logo Formats\VCA_Logo_PNG_Small.png"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D34D27" wp14:editId="000ABF54">
+                <wp:extent cx="1232705" cy="1095375"/>
+                <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+                <wp:docPr id="1990808439" name="Picture 1990808439"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1" descr="G:\New VCA Logo\New Logo Formats\VCA_Logo_PNG_Small.png"/>
+                        <pic:cNvPr id="1990808439" name="Picture 1990808439"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
-                        <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1257300" cy="1095375"/>
+                          <a:ext cx="1232705" cy="1095375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8022" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D21" w14:textId="77777777" w:rsidR="00772B01" w:rsidRPr="00772B01" w:rsidRDefault="00772B01" w:rsidP="00772B01">
           <w:pPr>
@@ -4600,50 +4972,60 @@
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00EB62A5">
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve">O </w:t>
           </w:r>
           <w:r w:rsidRPr="00772B01">
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t>Categories)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="43D34D24" w14:textId="77777777" w:rsidR="001E3989" w:rsidRDefault="001E3989">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="57AE9CFA" w14:textId="77777777" w:rsidR="00943B11" w:rsidRDefault="00943B11">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12796EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFE6DCE6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4913,142 +5295,146 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1415666462">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="75710384">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1124155019">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="89"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B74B1"/>
     <w:rsid w:val="000032BA"/>
     <w:rsid w:val="0000421C"/>
     <w:rsid w:val="00004E7A"/>
     <w:rsid w:val="0001328E"/>
     <w:rsid w:val="0001516C"/>
     <w:rsid w:val="000248F2"/>
     <w:rsid w:val="0003153F"/>
     <w:rsid w:val="000316AE"/>
     <w:rsid w:val="000358A4"/>
     <w:rsid w:val="00036E76"/>
     <w:rsid w:val="00040675"/>
     <w:rsid w:val="0004229F"/>
     <w:rsid w:val="00044C5D"/>
     <w:rsid w:val="00045259"/>
     <w:rsid w:val="00051A56"/>
     <w:rsid w:val="00055E73"/>
     <w:rsid w:val="00055FD0"/>
     <w:rsid w:val="0006358E"/>
+    <w:rsid w:val="00067673"/>
     <w:rsid w:val="00071FD7"/>
     <w:rsid w:val="000744A5"/>
     <w:rsid w:val="00077BF8"/>
     <w:rsid w:val="00080131"/>
     <w:rsid w:val="00082DF4"/>
     <w:rsid w:val="00083E41"/>
     <w:rsid w:val="000864F3"/>
     <w:rsid w:val="0009316E"/>
     <w:rsid w:val="00097020"/>
     <w:rsid w:val="000A2D04"/>
     <w:rsid w:val="000A315B"/>
     <w:rsid w:val="000A474B"/>
     <w:rsid w:val="000A7003"/>
     <w:rsid w:val="000B28BA"/>
     <w:rsid w:val="000B2EA8"/>
     <w:rsid w:val="000B37B0"/>
     <w:rsid w:val="000C0EEA"/>
     <w:rsid w:val="000C11EC"/>
     <w:rsid w:val="000C723B"/>
     <w:rsid w:val="000D2E82"/>
     <w:rsid w:val="000D4B6A"/>
     <w:rsid w:val="000D4D16"/>
     <w:rsid w:val="000D55BE"/>
     <w:rsid w:val="000D6346"/>
     <w:rsid w:val="000D678F"/>
     <w:rsid w:val="000D7159"/>
     <w:rsid w:val="000E062A"/>
     <w:rsid w:val="000E214B"/>
     <w:rsid w:val="000E4919"/>
+    <w:rsid w:val="000E5F32"/>
     <w:rsid w:val="000E7485"/>
     <w:rsid w:val="000F3699"/>
     <w:rsid w:val="000F4071"/>
     <w:rsid w:val="000F46B4"/>
     <w:rsid w:val="001011D7"/>
     <w:rsid w:val="00105CCA"/>
     <w:rsid w:val="00112DA5"/>
     <w:rsid w:val="00116FC7"/>
     <w:rsid w:val="0012141C"/>
     <w:rsid w:val="001220CC"/>
     <w:rsid w:val="001250FE"/>
     <w:rsid w:val="00125799"/>
     <w:rsid w:val="0013136D"/>
     <w:rsid w:val="001336B9"/>
     <w:rsid w:val="001338C6"/>
     <w:rsid w:val="001350C2"/>
     <w:rsid w:val="0014197A"/>
     <w:rsid w:val="00147208"/>
+    <w:rsid w:val="001518AB"/>
     <w:rsid w:val="00152ECC"/>
     <w:rsid w:val="00153932"/>
     <w:rsid w:val="001541AA"/>
     <w:rsid w:val="00155C7C"/>
     <w:rsid w:val="001614B9"/>
     <w:rsid w:val="001637DE"/>
     <w:rsid w:val="00165C71"/>
     <w:rsid w:val="00166EBB"/>
     <w:rsid w:val="00167551"/>
     <w:rsid w:val="0017677C"/>
     <w:rsid w:val="00190B6A"/>
     <w:rsid w:val="00191FF0"/>
     <w:rsid w:val="001951C9"/>
     <w:rsid w:val="00195C08"/>
     <w:rsid w:val="001A0B0F"/>
     <w:rsid w:val="001A51F0"/>
     <w:rsid w:val="001B06E1"/>
     <w:rsid w:val="001B1A4A"/>
     <w:rsid w:val="001B1BF4"/>
     <w:rsid w:val="001B74B1"/>
     <w:rsid w:val="001B7E23"/>
     <w:rsid w:val="001C0A78"/>
     <w:rsid w:val="001C1D4A"/>
     <w:rsid w:val="001C1F5D"/>
     <w:rsid w:val="001C3B68"/>
@@ -5063,120 +5449,124 @@
     <w:rsid w:val="001E5E78"/>
     <w:rsid w:val="001E6EC5"/>
     <w:rsid w:val="001E7596"/>
     <w:rsid w:val="001E7D3E"/>
     <w:rsid w:val="001F4B6B"/>
     <w:rsid w:val="001F636C"/>
     <w:rsid w:val="001F7BC0"/>
     <w:rsid w:val="001F7E08"/>
     <w:rsid w:val="00204F68"/>
     <w:rsid w:val="0020669C"/>
     <w:rsid w:val="00212231"/>
     <w:rsid w:val="0021358D"/>
     <w:rsid w:val="00213DE8"/>
     <w:rsid w:val="00213FCC"/>
     <w:rsid w:val="00233D72"/>
     <w:rsid w:val="00235F3B"/>
     <w:rsid w:val="0024649E"/>
     <w:rsid w:val="00254697"/>
     <w:rsid w:val="002552BA"/>
     <w:rsid w:val="00255CF1"/>
     <w:rsid w:val="00270880"/>
     <w:rsid w:val="00274605"/>
     <w:rsid w:val="00277158"/>
     <w:rsid w:val="002863A9"/>
     <w:rsid w:val="0028663E"/>
+    <w:rsid w:val="00294825"/>
     <w:rsid w:val="002A013C"/>
     <w:rsid w:val="002A5562"/>
     <w:rsid w:val="002A597C"/>
     <w:rsid w:val="002A5CB4"/>
     <w:rsid w:val="002A6E60"/>
     <w:rsid w:val="002B070B"/>
     <w:rsid w:val="002B0C13"/>
     <w:rsid w:val="002B3B0C"/>
     <w:rsid w:val="002B403D"/>
     <w:rsid w:val="002B464E"/>
     <w:rsid w:val="002C0D85"/>
     <w:rsid w:val="002C368D"/>
     <w:rsid w:val="002C47B2"/>
     <w:rsid w:val="002C7F61"/>
     <w:rsid w:val="002D21E3"/>
     <w:rsid w:val="002D6FC1"/>
     <w:rsid w:val="002D7488"/>
     <w:rsid w:val="002E277F"/>
     <w:rsid w:val="002E2B22"/>
     <w:rsid w:val="002E3168"/>
     <w:rsid w:val="002E5180"/>
     <w:rsid w:val="002E7E3C"/>
+    <w:rsid w:val="002F35F6"/>
     <w:rsid w:val="002F3935"/>
     <w:rsid w:val="003068A6"/>
     <w:rsid w:val="0030765D"/>
     <w:rsid w:val="00316DA4"/>
     <w:rsid w:val="0031735F"/>
     <w:rsid w:val="00322B07"/>
     <w:rsid w:val="0032654F"/>
     <w:rsid w:val="00327656"/>
     <w:rsid w:val="00327C05"/>
     <w:rsid w:val="00330A8F"/>
     <w:rsid w:val="003351A5"/>
     <w:rsid w:val="003440D2"/>
     <w:rsid w:val="0035620D"/>
     <w:rsid w:val="00361E15"/>
     <w:rsid w:val="00364279"/>
     <w:rsid w:val="00366CA8"/>
     <w:rsid w:val="00366E0D"/>
     <w:rsid w:val="00367E01"/>
     <w:rsid w:val="00370872"/>
     <w:rsid w:val="00372735"/>
     <w:rsid w:val="00377CCC"/>
     <w:rsid w:val="00380035"/>
     <w:rsid w:val="00380BD0"/>
     <w:rsid w:val="003840D6"/>
     <w:rsid w:val="00384503"/>
     <w:rsid w:val="00393EE2"/>
     <w:rsid w:val="00396B41"/>
     <w:rsid w:val="00397497"/>
     <w:rsid w:val="003A74DC"/>
     <w:rsid w:val="003B0623"/>
     <w:rsid w:val="003B06AF"/>
     <w:rsid w:val="003B2732"/>
     <w:rsid w:val="003B2752"/>
     <w:rsid w:val="003B29F2"/>
     <w:rsid w:val="003B79A1"/>
     <w:rsid w:val="003D0F80"/>
     <w:rsid w:val="003D346B"/>
+    <w:rsid w:val="003D4050"/>
     <w:rsid w:val="003D41B1"/>
     <w:rsid w:val="003D650E"/>
     <w:rsid w:val="003D73DF"/>
     <w:rsid w:val="003E33D1"/>
     <w:rsid w:val="003E3FEF"/>
     <w:rsid w:val="003F09C6"/>
     <w:rsid w:val="003F293B"/>
     <w:rsid w:val="003F2D02"/>
     <w:rsid w:val="003F3A97"/>
     <w:rsid w:val="003F56B6"/>
     <w:rsid w:val="00401173"/>
+    <w:rsid w:val="00402DEA"/>
     <w:rsid w:val="004038FD"/>
     <w:rsid w:val="004047CF"/>
     <w:rsid w:val="00406484"/>
     <w:rsid w:val="004064BA"/>
     <w:rsid w:val="004069EA"/>
     <w:rsid w:val="00407666"/>
     <w:rsid w:val="00407ECB"/>
     <w:rsid w:val="00411843"/>
     <w:rsid w:val="00416718"/>
     <w:rsid w:val="00416731"/>
     <w:rsid w:val="00417C49"/>
     <w:rsid w:val="00422C08"/>
     <w:rsid w:val="00426CB4"/>
     <w:rsid w:val="00430EEC"/>
     <w:rsid w:val="004323F9"/>
     <w:rsid w:val="00441E98"/>
     <w:rsid w:val="004460E8"/>
     <w:rsid w:val="004479F2"/>
     <w:rsid w:val="004512B5"/>
     <w:rsid w:val="0045241A"/>
     <w:rsid w:val="00453677"/>
     <w:rsid w:val="00453BC7"/>
     <w:rsid w:val="0045480A"/>
     <w:rsid w:val="004612BD"/>
     <w:rsid w:val="004658DA"/>
@@ -5241,73 +5631,75 @@
     <w:rsid w:val="00593390"/>
     <w:rsid w:val="005963AA"/>
     <w:rsid w:val="005A095D"/>
     <w:rsid w:val="005B117E"/>
     <w:rsid w:val="005B1EF2"/>
     <w:rsid w:val="005B4421"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005B7503"/>
     <w:rsid w:val="005B7B17"/>
     <w:rsid w:val="005B7D97"/>
     <w:rsid w:val="005C2BB7"/>
     <w:rsid w:val="005C44E7"/>
     <w:rsid w:val="005C5F8D"/>
     <w:rsid w:val="005C77E1"/>
     <w:rsid w:val="005C787C"/>
     <w:rsid w:val="005C7B99"/>
     <w:rsid w:val="005E0528"/>
     <w:rsid w:val="005E2DCE"/>
     <w:rsid w:val="005E3904"/>
     <w:rsid w:val="005E493B"/>
     <w:rsid w:val="005E7B41"/>
     <w:rsid w:val="005F14E8"/>
     <w:rsid w:val="005F1829"/>
     <w:rsid w:val="005F3188"/>
     <w:rsid w:val="006031D1"/>
+    <w:rsid w:val="00605300"/>
     <w:rsid w:val="00606085"/>
     <w:rsid w:val="0060714B"/>
     <w:rsid w:val="00610F06"/>
     <w:rsid w:val="00611D55"/>
     <w:rsid w:val="006135B7"/>
     <w:rsid w:val="00620957"/>
     <w:rsid w:val="006215B8"/>
     <w:rsid w:val="00624FF1"/>
     <w:rsid w:val="00625945"/>
     <w:rsid w:val="006332E9"/>
     <w:rsid w:val="0063710D"/>
     <w:rsid w:val="00643064"/>
     <w:rsid w:val="0064605C"/>
     <w:rsid w:val="00646257"/>
     <w:rsid w:val="00651B73"/>
     <w:rsid w:val="00651F74"/>
     <w:rsid w:val="00651FA1"/>
     <w:rsid w:val="00655957"/>
     <w:rsid w:val="00656CAD"/>
     <w:rsid w:val="006611FA"/>
     <w:rsid w:val="00661EA3"/>
     <w:rsid w:val="00662826"/>
     <w:rsid w:val="006638BD"/>
+    <w:rsid w:val="00663B75"/>
     <w:rsid w:val="00664C30"/>
     <w:rsid w:val="0066705A"/>
     <w:rsid w:val="00673A7D"/>
     <w:rsid w:val="00675CED"/>
     <w:rsid w:val="006767A0"/>
     <w:rsid w:val="0068219B"/>
     <w:rsid w:val="00684E43"/>
     <w:rsid w:val="0069231F"/>
     <w:rsid w:val="00693797"/>
     <w:rsid w:val="00697CFA"/>
     <w:rsid w:val="006A0560"/>
     <w:rsid w:val="006A1F05"/>
     <w:rsid w:val="006A2181"/>
     <w:rsid w:val="006A57C1"/>
     <w:rsid w:val="006B0240"/>
     <w:rsid w:val="006B4BF3"/>
     <w:rsid w:val="006B794B"/>
     <w:rsid w:val="006B79B9"/>
     <w:rsid w:val="006C15E5"/>
     <w:rsid w:val="006C3571"/>
     <w:rsid w:val="006C45E8"/>
     <w:rsid w:val="006C794F"/>
     <w:rsid w:val="006D04B8"/>
     <w:rsid w:val="006E4815"/>
     <w:rsid w:val="006E5D8B"/>
@@ -5361,50 +5753,51 @@
     <w:rsid w:val="007B4A1B"/>
     <w:rsid w:val="007B74A3"/>
     <w:rsid w:val="007C35C3"/>
     <w:rsid w:val="007D3BEA"/>
     <w:rsid w:val="007E15F0"/>
     <w:rsid w:val="007E31D0"/>
     <w:rsid w:val="007E3B95"/>
     <w:rsid w:val="007E4A13"/>
     <w:rsid w:val="007E4A7F"/>
     <w:rsid w:val="007E64E3"/>
     <w:rsid w:val="007F2312"/>
     <w:rsid w:val="007F266F"/>
     <w:rsid w:val="008056B7"/>
     <w:rsid w:val="00806160"/>
     <w:rsid w:val="00807E46"/>
     <w:rsid w:val="008103B5"/>
     <w:rsid w:val="008109BD"/>
     <w:rsid w:val="00811057"/>
     <w:rsid w:val="0081306D"/>
     <w:rsid w:val="0081671A"/>
     <w:rsid w:val="0082052B"/>
     <w:rsid w:val="008241D0"/>
     <w:rsid w:val="00826344"/>
     <w:rsid w:val="00830210"/>
     <w:rsid w:val="008342A7"/>
+    <w:rsid w:val="008356B1"/>
     <w:rsid w:val="008356ED"/>
     <w:rsid w:val="00835DBE"/>
     <w:rsid w:val="00836D09"/>
     <w:rsid w:val="0083738C"/>
     <w:rsid w:val="0083799A"/>
     <w:rsid w:val="00845E89"/>
     <w:rsid w:val="008467F4"/>
     <w:rsid w:val="008472A0"/>
     <w:rsid w:val="00852436"/>
     <w:rsid w:val="008539E7"/>
     <w:rsid w:val="00853CA0"/>
     <w:rsid w:val="0085469F"/>
     <w:rsid w:val="00855033"/>
     <w:rsid w:val="00857E14"/>
     <w:rsid w:val="00862CD9"/>
     <w:rsid w:val="00863863"/>
     <w:rsid w:val="0086390C"/>
     <w:rsid w:val="00865309"/>
     <w:rsid w:val="008674B6"/>
     <w:rsid w:val="0087035D"/>
     <w:rsid w:val="00880E88"/>
     <w:rsid w:val="00883E1B"/>
     <w:rsid w:val="008845F2"/>
     <w:rsid w:val="0088566B"/>
     <w:rsid w:val="008857F5"/>
@@ -5421,75 +5814,77 @@
     <w:rsid w:val="008D0F80"/>
     <w:rsid w:val="008E017D"/>
     <w:rsid w:val="008E07CF"/>
     <w:rsid w:val="008E2A68"/>
     <w:rsid w:val="008E3CD8"/>
     <w:rsid w:val="008F0041"/>
     <w:rsid w:val="008F1139"/>
     <w:rsid w:val="008F2FE3"/>
     <w:rsid w:val="008F3EF1"/>
     <w:rsid w:val="008F4EDE"/>
     <w:rsid w:val="008F5414"/>
     <w:rsid w:val="00900A04"/>
     <w:rsid w:val="00901014"/>
     <w:rsid w:val="00901D8C"/>
     <w:rsid w:val="009043EA"/>
     <w:rsid w:val="0090755E"/>
     <w:rsid w:val="009114A5"/>
     <w:rsid w:val="009126F6"/>
     <w:rsid w:val="0091510C"/>
     <w:rsid w:val="0091794C"/>
     <w:rsid w:val="00923577"/>
     <w:rsid w:val="00927937"/>
     <w:rsid w:val="009365DB"/>
     <w:rsid w:val="00940CEE"/>
     <w:rsid w:val="009419A8"/>
+    <w:rsid w:val="00943B11"/>
     <w:rsid w:val="00944EDF"/>
     <w:rsid w:val="00954E49"/>
     <w:rsid w:val="009625D5"/>
     <w:rsid w:val="00964789"/>
     <w:rsid w:val="0096478E"/>
     <w:rsid w:val="00964A75"/>
     <w:rsid w:val="00964BF0"/>
     <w:rsid w:val="009669A7"/>
     <w:rsid w:val="00966A67"/>
     <w:rsid w:val="00971434"/>
     <w:rsid w:val="00974B7E"/>
     <w:rsid w:val="00977DBE"/>
     <w:rsid w:val="00981238"/>
     <w:rsid w:val="00982CE8"/>
     <w:rsid w:val="00982E71"/>
     <w:rsid w:val="00991779"/>
     <w:rsid w:val="009955DA"/>
     <w:rsid w:val="00996AFA"/>
     <w:rsid w:val="009970BF"/>
     <w:rsid w:val="009B0C76"/>
     <w:rsid w:val="009B483D"/>
     <w:rsid w:val="009B5A34"/>
     <w:rsid w:val="009B7DFB"/>
     <w:rsid w:val="009C52F4"/>
     <w:rsid w:val="009D281B"/>
+    <w:rsid w:val="009E0087"/>
     <w:rsid w:val="009F40D9"/>
     <w:rsid w:val="009F49B7"/>
     <w:rsid w:val="009F4D5A"/>
     <w:rsid w:val="009F5E82"/>
     <w:rsid w:val="009F6979"/>
     <w:rsid w:val="009F6C2F"/>
     <w:rsid w:val="00A00DBF"/>
     <w:rsid w:val="00A0506E"/>
     <w:rsid w:val="00A1105C"/>
     <w:rsid w:val="00A12746"/>
     <w:rsid w:val="00A12A26"/>
     <w:rsid w:val="00A140B4"/>
     <w:rsid w:val="00A1556F"/>
     <w:rsid w:val="00A17D0B"/>
     <w:rsid w:val="00A20CEB"/>
     <w:rsid w:val="00A213BA"/>
     <w:rsid w:val="00A23009"/>
     <w:rsid w:val="00A2460B"/>
     <w:rsid w:val="00A25BFF"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A275A8"/>
     <w:rsid w:val="00A27F15"/>
     <w:rsid w:val="00A30070"/>
     <w:rsid w:val="00A32CCE"/>
     <w:rsid w:val="00A36220"/>
@@ -5524,50 +5919,51 @@
     <w:rsid w:val="00AB6D32"/>
     <w:rsid w:val="00AB75CD"/>
     <w:rsid w:val="00AC1575"/>
     <w:rsid w:val="00AC2158"/>
     <w:rsid w:val="00AD38C8"/>
     <w:rsid w:val="00AD6E63"/>
     <w:rsid w:val="00AD769F"/>
     <w:rsid w:val="00AE06B3"/>
     <w:rsid w:val="00AE3F50"/>
     <w:rsid w:val="00AE533B"/>
     <w:rsid w:val="00AE5812"/>
     <w:rsid w:val="00AE6265"/>
     <w:rsid w:val="00AF0274"/>
     <w:rsid w:val="00AF2AA4"/>
     <w:rsid w:val="00AF2C7D"/>
     <w:rsid w:val="00B01676"/>
     <w:rsid w:val="00B01CE4"/>
     <w:rsid w:val="00B035D1"/>
     <w:rsid w:val="00B0744C"/>
     <w:rsid w:val="00B0761E"/>
     <w:rsid w:val="00B07ED8"/>
     <w:rsid w:val="00B11275"/>
     <w:rsid w:val="00B121D5"/>
     <w:rsid w:val="00B17D46"/>
     <w:rsid w:val="00B23D29"/>
+    <w:rsid w:val="00B321D6"/>
     <w:rsid w:val="00B32A61"/>
     <w:rsid w:val="00B32C90"/>
     <w:rsid w:val="00B37C30"/>
     <w:rsid w:val="00B40DD5"/>
     <w:rsid w:val="00B43207"/>
     <w:rsid w:val="00B45A83"/>
     <w:rsid w:val="00B46ED8"/>
     <w:rsid w:val="00B4738E"/>
     <w:rsid w:val="00B5394D"/>
     <w:rsid w:val="00B61437"/>
     <w:rsid w:val="00B6448C"/>
     <w:rsid w:val="00B723F4"/>
     <w:rsid w:val="00B80B56"/>
     <w:rsid w:val="00B82011"/>
     <w:rsid w:val="00B8551D"/>
     <w:rsid w:val="00B92C3C"/>
     <w:rsid w:val="00BA47B1"/>
     <w:rsid w:val="00BA4858"/>
     <w:rsid w:val="00BB455E"/>
     <w:rsid w:val="00BB6D22"/>
     <w:rsid w:val="00BB718D"/>
     <w:rsid w:val="00BC168E"/>
     <w:rsid w:val="00BC3941"/>
     <w:rsid w:val="00BC46AD"/>
     <w:rsid w:val="00BC492B"/>
@@ -5577,97 +5973,100 @@
     <w:rsid w:val="00BE0C17"/>
     <w:rsid w:val="00BE16B0"/>
     <w:rsid w:val="00BE4754"/>
     <w:rsid w:val="00BF042A"/>
     <w:rsid w:val="00BF75B3"/>
     <w:rsid w:val="00C01210"/>
     <w:rsid w:val="00C013C5"/>
     <w:rsid w:val="00C01D0E"/>
     <w:rsid w:val="00C049B3"/>
     <w:rsid w:val="00C04D28"/>
     <w:rsid w:val="00C06421"/>
     <w:rsid w:val="00C101B0"/>
     <w:rsid w:val="00C10EA8"/>
     <w:rsid w:val="00C14402"/>
     <w:rsid w:val="00C1499F"/>
     <w:rsid w:val="00C22474"/>
     <w:rsid w:val="00C2256B"/>
     <w:rsid w:val="00C23F52"/>
     <w:rsid w:val="00C34792"/>
     <w:rsid w:val="00C44C45"/>
     <w:rsid w:val="00C46E86"/>
     <w:rsid w:val="00C5054E"/>
     <w:rsid w:val="00C564AD"/>
     <w:rsid w:val="00C64B97"/>
     <w:rsid w:val="00C65952"/>
+    <w:rsid w:val="00C71224"/>
     <w:rsid w:val="00C7421D"/>
     <w:rsid w:val="00C7564E"/>
     <w:rsid w:val="00C756C8"/>
     <w:rsid w:val="00C757B2"/>
     <w:rsid w:val="00C75870"/>
     <w:rsid w:val="00C76E43"/>
     <w:rsid w:val="00C76EA3"/>
     <w:rsid w:val="00C77F9E"/>
     <w:rsid w:val="00C82AD3"/>
     <w:rsid w:val="00C85C55"/>
     <w:rsid w:val="00C91C4E"/>
     <w:rsid w:val="00C9584B"/>
     <w:rsid w:val="00C96E32"/>
     <w:rsid w:val="00C97E2D"/>
     <w:rsid w:val="00CA010C"/>
     <w:rsid w:val="00CA1258"/>
     <w:rsid w:val="00CA143F"/>
     <w:rsid w:val="00CA1DA0"/>
     <w:rsid w:val="00CA315B"/>
     <w:rsid w:val="00CA3F57"/>
     <w:rsid w:val="00CA50B2"/>
     <w:rsid w:val="00CA7226"/>
     <w:rsid w:val="00CB32F4"/>
     <w:rsid w:val="00CB45FB"/>
     <w:rsid w:val="00CB51A4"/>
     <w:rsid w:val="00CB6DE1"/>
     <w:rsid w:val="00CD1F51"/>
     <w:rsid w:val="00CD2918"/>
     <w:rsid w:val="00CE263E"/>
     <w:rsid w:val="00CE537A"/>
     <w:rsid w:val="00CE63F2"/>
     <w:rsid w:val="00CE7B1D"/>
     <w:rsid w:val="00CF072A"/>
     <w:rsid w:val="00CF28CC"/>
     <w:rsid w:val="00CF7728"/>
     <w:rsid w:val="00D03C3D"/>
     <w:rsid w:val="00D046BE"/>
+    <w:rsid w:val="00D0494D"/>
     <w:rsid w:val="00D108D0"/>
     <w:rsid w:val="00D125A2"/>
     <w:rsid w:val="00D23CB2"/>
     <w:rsid w:val="00D26001"/>
     <w:rsid w:val="00D27A94"/>
     <w:rsid w:val="00D3307D"/>
     <w:rsid w:val="00D332A4"/>
     <w:rsid w:val="00D33E8B"/>
     <w:rsid w:val="00D36499"/>
     <w:rsid w:val="00D41092"/>
+    <w:rsid w:val="00D5412E"/>
     <w:rsid w:val="00D62C46"/>
     <w:rsid w:val="00D64948"/>
     <w:rsid w:val="00D66A01"/>
     <w:rsid w:val="00D67011"/>
     <w:rsid w:val="00D73ED2"/>
     <w:rsid w:val="00D7400F"/>
     <w:rsid w:val="00D7736A"/>
     <w:rsid w:val="00D77BDE"/>
     <w:rsid w:val="00D80D21"/>
     <w:rsid w:val="00D90279"/>
     <w:rsid w:val="00DA1D34"/>
     <w:rsid w:val="00DA2E89"/>
     <w:rsid w:val="00DB0D6A"/>
     <w:rsid w:val="00DB0FFF"/>
     <w:rsid w:val="00DB1206"/>
     <w:rsid w:val="00DB2B50"/>
     <w:rsid w:val="00DB2E15"/>
     <w:rsid w:val="00DC3F8C"/>
     <w:rsid w:val="00DC49B9"/>
     <w:rsid w:val="00DC6E13"/>
     <w:rsid w:val="00DD3CBD"/>
     <w:rsid w:val="00DD4FFA"/>
     <w:rsid w:val="00DD58A9"/>
     <w:rsid w:val="00DD645A"/>
     <w:rsid w:val="00DE0BA9"/>
@@ -5741,56 +6140,58 @@
     <w:rsid w:val="00F4098F"/>
     <w:rsid w:val="00F424E8"/>
     <w:rsid w:val="00F42DBC"/>
     <w:rsid w:val="00F43EF5"/>
     <w:rsid w:val="00F47F08"/>
     <w:rsid w:val="00F5047F"/>
     <w:rsid w:val="00F5118A"/>
     <w:rsid w:val="00F517B0"/>
     <w:rsid w:val="00F53161"/>
     <w:rsid w:val="00F55A04"/>
     <w:rsid w:val="00F562CB"/>
     <w:rsid w:val="00F61E42"/>
     <w:rsid w:val="00F62C89"/>
     <w:rsid w:val="00F63A5F"/>
     <w:rsid w:val="00F643CF"/>
     <w:rsid w:val="00F65A42"/>
     <w:rsid w:val="00F70584"/>
     <w:rsid w:val="00F717AD"/>
     <w:rsid w:val="00F765E1"/>
     <w:rsid w:val="00F77B61"/>
     <w:rsid w:val="00F8221F"/>
     <w:rsid w:val="00F90B4E"/>
     <w:rsid w:val="00F92D61"/>
     <w:rsid w:val="00FA1489"/>
     <w:rsid w:val="00FA4619"/>
+    <w:rsid w:val="00FA4A04"/>
     <w:rsid w:val="00FA73BD"/>
     <w:rsid w:val="00FB0D79"/>
     <w:rsid w:val="00FB18A1"/>
     <w:rsid w:val="00FB1C08"/>
     <w:rsid w:val="00FB1CDB"/>
     <w:rsid w:val="00FB4BD7"/>
+    <w:rsid w:val="00FC0EAF"/>
     <w:rsid w:val="00FC157B"/>
     <w:rsid w:val="00FC1CDC"/>
     <w:rsid w:val="00FC1D0F"/>
     <w:rsid w:val="00FC31CA"/>
     <w:rsid w:val="00FC54EF"/>
     <w:rsid w:val="00FD5384"/>
     <w:rsid w:val="00FD5E6F"/>
     <w:rsid w:val="00FE0AB7"/>
     <w:rsid w:val="00FE2B46"/>
     <w:rsid w:val="00FF66F6"/>
     <w:rsid w:val="09545627"/>
     <w:rsid w:val="0D25CE6A"/>
     <w:rsid w:val="30BE2694"/>
     <w:rsid w:val="38E5092D"/>
     <w:rsid w:val="3FD5AFA4"/>
     <w:rsid w:val="42AD0CC8"/>
     <w:rsid w:val="70262482"/>
     <w:rsid w:val="784EE966"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -7048,54 +7449,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2019456584">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Derogations@vca.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vehicle-certification-agency.gov.uk/legislation/end-of-series-derogation-applications.asp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Derogations@vca.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vehicle-certification-agency.gov.uk/download-publication/1998/VCA%20Vehicle%20Details%20List/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vehicle-certification-agency.gov.uk/privacy-and-information-charter.asp" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Derogations@vca.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vehicle-certification-agency.gov.uk/privacy-and-information-charter.asp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vehicle-certification-agency.gov.uk/legislation/end-of-series-derogation-applications.asp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Derogations@vca.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vehicle-certification-agency.gov.uk/download-publication/1998/VCA%20Vehicle%20Details%20List/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7360,54 +7761,69 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{348EB36C-3028-4D83-B1AE-F9A1A9DEB9C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7633</Characters>
+  <Pages>8</Pages>
+  <Words>1416</Words>
+  <Characters>8075</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8954</CharactersWithSpaces>
+  <CharactersWithSpaces>9473</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>