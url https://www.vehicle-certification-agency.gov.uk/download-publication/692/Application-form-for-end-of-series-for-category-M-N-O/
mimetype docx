--- v0 (2026-05-30)
+++ v1 (2026-07-27)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="43D34C4D" w14:textId="363A355F" w:rsidR="00C64B97" w:rsidRPr="0064605C" w:rsidRDefault="00C64B97" w:rsidP="00C64B97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:t>Introduction to your application for End of Series Derogation</w:t>
       </w:r>
       <w:r w:rsidR="00693797">
         <w:t xml:space="preserve"> (as detailed in 2018/858, Chapter X)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34C4E" w14:textId="77777777" w:rsidR="00C64B97" w:rsidRPr="0064605C" w:rsidRDefault="00C64B97" w:rsidP="00C64B97"/>
     <w:p w14:paraId="43D34C4F" w14:textId="77777777" w:rsidR="00C64B97" w:rsidRDefault="00C64B97" w:rsidP="00C64B97">
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">Use this form to apply for End of Series Derogation on </w:t>
       </w:r>
       <w:r w:rsidR="00CF072A" w:rsidRPr="0064605C">
         <w:t xml:space="preserve">passenger and goods vehicles (M, </w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">N </w:t>
       </w:r>
       <w:r w:rsidR="00CF072A" w:rsidRPr="0064605C">
         <w:t xml:space="preserve">and O </w:t>
@@ -495,192 +495,190 @@
       <w:tblPr>
         <w:tblW w:w="10660" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1021"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="5982"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="28"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00393EE2" w:rsidRPr="00E11F05" w14:paraId="43D34C71" w14:textId="77777777" w:rsidTr="0013136D">
+      <w:tr w:rsidR="00393EE2" w:rsidRPr="00E11F05" w14:paraId="43D34C71" w14:textId="77777777" w:rsidTr="70262482">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34C6C" w14:textId="77777777" w:rsidR="00393EE2" w:rsidRPr="00B0761E" w:rsidRDefault="00393EE2" w:rsidP="00346553">
+          <w:p w14:paraId="43D34C6C" w14:textId="77777777" w:rsidR="00393EE2" w:rsidRPr="00B0761E" w:rsidRDefault="00393EE2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0761E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D34C6D" w14:textId="77777777" w:rsidR="00393EE2" w:rsidRPr="00B0761E" w:rsidRDefault="00393EE2" w:rsidP="00346553">
+          <w:p w14:paraId="43D34C6D" w14:textId="77777777" w:rsidR="00393EE2" w:rsidRPr="00B0761E" w:rsidRDefault="00393EE2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0761E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Select)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34C6E" w14:textId="77777777" w:rsidR="00393EE2" w:rsidRPr="00B0761E" w:rsidRDefault="00393EE2" w:rsidP="00346553">
+          <w:p w14:paraId="43D34C6E" w14:textId="77777777" w:rsidR="00393EE2" w:rsidRPr="00B0761E" w:rsidRDefault="00393EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0761E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Legislation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5982" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="43D34C6F" w14:textId="77777777" w:rsidR="00393EE2" w:rsidRPr="00B0761E" w:rsidRDefault="00393EE2" w:rsidP="00CB6DE1">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0761E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34C70" w14:textId="77777777" w:rsidR="00393EE2" w:rsidRPr="00B0761E" w:rsidRDefault="00393EE2" w:rsidP="00346553">
+          <w:p w14:paraId="43D34C70" w14:textId="77777777" w:rsidR="00393EE2" w:rsidRPr="00B0761E" w:rsidRDefault="00393EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0761E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Derogation Valid Until </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F2D02" w:rsidRPr="00E11F05" w14:paraId="27C552D4" w14:textId="77777777" w:rsidTr="0013136D">
+      <w:tr w:rsidR="003F2D02" w:rsidRPr="00E11F05" w14:paraId="27C552D4" w14:textId="77777777" w:rsidTr="70262482">
         <w:trPr>
           <w:trHeight w:val="3352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41FC2F9D" w14:textId="77777777" w:rsidR="003F2D02" w:rsidRPr="00B0761E" w:rsidRDefault="003F2D02" w:rsidP="007E4A7F">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02BB7899" w14:textId="5E0D2D83" w:rsidR="003F2D02" w:rsidRDefault="005129CD" w:rsidP="007E4A7F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Regulation </w:t>
             </w:r>
             <w:r w:rsidR="00571C72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2017/1151</w:t>
             </w:r>
             <w:r w:rsidR="00C10EA8">
               <w:rPr>
@@ -1023,2284 +1021,2262 @@
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidR="007A58B4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/12/2026 (S)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5702F6DD" w14:textId="77B346DC" w:rsidR="007A58B4" w:rsidRDefault="007A58B4" w:rsidP="007E4A7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30/06/2027 (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE16B0" w:rsidRPr="00E11F05" w14:paraId="493C7350" w14:textId="77777777" w:rsidTr="0013136D">
+      <w:tr w:rsidR="005852C8" w:rsidRPr="00E11F05" w14:paraId="493C7350" w14:textId="77777777" w:rsidTr="70262482">
         <w:trPr>
           <w:trHeight w:val="3352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5F158FBF" w14:textId="77777777" w:rsidR="00BE16B0" w:rsidRPr="00B0761E" w:rsidRDefault="00BE16B0" w:rsidP="007E4A7F">
+          <w:p w14:paraId="5F158FBF" w14:textId="77777777" w:rsidR="005852C8" w:rsidRPr="00B0761E" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59387BF6" w14:textId="67A77BCA" w:rsidR="00BE16B0" w:rsidRDefault="00AE3F50" w:rsidP="007E4A7F">
+          <w:p w14:paraId="59387BF6" w14:textId="67A77BCA" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>General Safety Regulation EU 2019/2144</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002E2B22">
+              <w:t xml:space="preserve">General Safety Regulation EU 2019/2144 as amended by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2B22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> as amended by </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>2025/1122</w:t>
             </w:r>
-            <w:r w:rsidR="002E2B22">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> (for UN R79 and UN R100)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5982" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD6B2FD" w14:textId="77777777" w:rsidR="00AE3F50" w:rsidRDefault="00AE3F50" w:rsidP="00AE3F50">
+          <w:p w14:paraId="4DD6B2FD" w14:textId="77777777" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Description: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="409D62BC" w14:textId="77777777" w:rsidR="00AE3F50" w:rsidRDefault="00AE3F50" w:rsidP="00AE3F50">
+          <w:p w14:paraId="409D62BC" w14:textId="77777777" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0274">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mandatory compliance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> in Northern Ireland only </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0274">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>for:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5441" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4874"/>
               <w:gridCol w:w="567"/>
             </w:tblGrid>
-            <w:tr w:rsidR="007A4446" w:rsidRPr="00A459E5" w14:paraId="276C52B2" w14:textId="484B12EC" w:rsidTr="0013136D">
+            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="276C52B2" w14:textId="484B12EC" w:rsidTr="0013136D">
               <w:trPr>
                 <w:trHeight w:val="1410"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4874" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="70E1A36E" w14:textId="54529093" w:rsidR="007A4446" w:rsidRPr="00A459E5" w:rsidRDefault="007A4446" w:rsidP="00AE3F50">
+                <w:p w14:paraId="70E1A36E" w14:textId="54529093" w:rsidR="005852C8" w:rsidRPr="00A459E5" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Certain </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A459E5">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>UN</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A459E5">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>R</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
-                    <w:t>14.09</w:t>
-[...13 lines deleted...]
-                    <w:t xml:space="preserve"> as defined in paragraph 14.28 of UN R14.09 (M and N vehicle categories)</w:t>
+                    <w:t>14.09 approvals as defined in paragraph 14.28 of UN R14.09 (M and N vehicle categories)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="567" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0321B07E" w14:textId="77777777" w:rsidR="007A4446" w:rsidRDefault="007A4446" w:rsidP="00AE3F50">
+                <w:p w14:paraId="0321B07E" w14:textId="77777777" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007A4446" w:rsidRPr="00A459E5" w14:paraId="25114BC4" w14:textId="4542843E" w:rsidTr="0013136D">
+            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="25114BC4" w14:textId="4542843E" w:rsidTr="0013136D">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4874" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="393E4607" w14:textId="304184E5" w:rsidR="007A4446" w:rsidRDefault="00733A38" w:rsidP="00AE3F50">
+                <w:p w14:paraId="393E4607" w14:textId="304184E5" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Certain </w:t>
-[...55 lines deleted...]
-                    <w:t xml:space="preserve"> (M, N and O vehicle categories)</w:t>
+                    <w:t>Certain UN R79.04 approvals as defined in paragraph 12.3.5 of UN R79.04 (M, N and O vehicle categories)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="567" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="23D824E1" w14:textId="77777777" w:rsidR="007A4446" w:rsidRDefault="007A4446" w:rsidP="00AE3F50">
+                <w:p w14:paraId="23D824E1" w14:textId="77777777" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007A4446" w:rsidRPr="00A459E5" w14:paraId="42EE6A32" w14:textId="73DDAF47" w:rsidTr="0013136D">
+            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="42EE6A32" w14:textId="73DDAF47" w:rsidTr="0013136D">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4874" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="11389665" w14:textId="18F6D3E4" w:rsidR="007A4446" w:rsidRDefault="007A4446" w:rsidP="00AE3F50">
+                <w:p w14:paraId="11389665" w14:textId="18F6D3E4" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">UN R100.03 </w:t>
-[...13 lines deleted...]
-                    <w:t>)</w:t>
+                    <w:t>UN R100.03 (M and N vehicle categories)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="567" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1A9A1C53" w14:textId="77777777" w:rsidR="007A4446" w:rsidRDefault="007A4446" w:rsidP="00AE3F50">
+                <w:p w14:paraId="1A9A1C53" w14:textId="77777777" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00966A67" w:rsidRPr="00A459E5" w14:paraId="13A3FCBB" w14:textId="767B6849" w:rsidTr="00647B46">
+            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="13A3FCBB" w14:textId="767B6849">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5441" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="775C9EB8" w14:textId="6857EE83" w:rsidR="00966A67" w:rsidRDefault="00966A67" w:rsidP="00AE3F50">
+                <w:p w14:paraId="775C9EB8" w14:textId="6857EE83" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003F3A97">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>Please confirm which subject you would like to derogate</w:t>
                   </w:r>
-                  <w:r w:rsidR="00E76D59">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> in the </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> column.</w:t>
+                    <w:t xml:space="preserve"> in the right-hand column.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="42CD09B3" w14:textId="7D0F8618" w:rsidR="00AE3F50" w:rsidRDefault="00AE3F50" w:rsidP="00AE3F50">
+          <w:p w14:paraId="0BC204AD" w14:textId="77777777" w:rsidR="0045241A" w:rsidRPr="0045241A" w:rsidRDefault="0045241A" w:rsidP="0045241A">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0045241A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Into force: </w:t>
             </w:r>
-            <w:r w:rsidR="001B1BF4">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00FC1CDC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>01.09.2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3A2782" w14:textId="77777777" w:rsidR="0045241A" w:rsidRPr="0045241A" w:rsidRDefault="0045241A" w:rsidP="0045241A">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045241A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Vehicles: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B615A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Manufactured before</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045241A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>01.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC1CDC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>01.06.2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B0A64B8" w14:textId="77777777" w:rsidR="0045241A" w:rsidRPr="0045241A" w:rsidRDefault="0045241A" w:rsidP="0045241A">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045241A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Further information: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F86395" w14:textId="48C6AD0D" w:rsidR="005852C8" w:rsidRDefault="0045241A" w:rsidP="0045241A">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0045241A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justification required as detailed in part 5 within this form (Annex II justification </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0045241A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>09</w:t>
-[...98 lines deleted...]
-              </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71576">
-[...11 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="0045241A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="34C03304" w14:textId="64A17805" w:rsidR="00BE16B0" w:rsidRDefault="001D76C6" w:rsidP="007E4A7F">
+          <w:p w14:paraId="34C03304" w14:textId="64A17805" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>31/08/</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="62113573" w14:textId="0F8CBBC6" w:rsidR="00611D55" w:rsidRDefault="00611D55" w:rsidP="007E4A7F">
+              <w:t>31/08/2026 (S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62113573" w14:textId="0F8CBBC6" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>28/02/2027 (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A7F" w:rsidRPr="00E11F05" w14:paraId="43D34C86" w14:textId="39B6E322" w:rsidTr="0013136D">
+      <w:tr w:rsidR="005852C8" w:rsidRPr="00E11F05" w14:paraId="43D34C91" w14:textId="576D25B7" w:rsidTr="70262482">
         <w:trPr>
-          <w:trHeight w:val="3352"/>
+          <w:trHeight w:val="4991"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34C7C" w14:textId="383473D5" w:rsidR="007E4A7F" w:rsidRPr="00B0761E" w:rsidRDefault="007E4A7F" w:rsidP="007E4A7F">
+          <w:p w14:paraId="43D34C87" w14:textId="383473D5" w:rsidR="005852C8" w:rsidRPr="00CE263E" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34C7D" w14:textId="7CE97E01" w:rsidR="007E4A7F" w:rsidRPr="00B0761E" w:rsidRDefault="007E4A7F" w:rsidP="007E4A7F">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2019/2144 </w:t>
+          <w:p w14:paraId="43D34C89" w14:textId="69CD32DB" w:rsidR="005852C8" w:rsidRPr="00D62C46" w:rsidRDefault="00550B95" w:rsidP="005852C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00550B95">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>General Safety Regulation EU 2019/2144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5982" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2839121D" w14:textId="06CD65BA" w:rsidR="007E4A7F" w:rsidRDefault="007E4A7F" w:rsidP="007E4A7F">
+          <w:p w14:paraId="7CA43108" w14:textId="3279939D" w:rsidR="00322B07" w:rsidRPr="00322B07" w:rsidRDefault="00322B07" w:rsidP="00322B07">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Description: </w:t>
-[...12 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Desc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ription: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F9FD39" w14:textId="65C69A18" w:rsidR="00322B07" w:rsidRPr="00322B07" w:rsidRDefault="00322B07" w:rsidP="00322B07">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007174A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mandatory compliance in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Northern Ireland </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105CCA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidR="00105CCA" w:rsidRPr="00105CCA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> affected vehicles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Mandatory compliance</w:t>
-[...17 lines deleted...]
-            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="5577" w:type="dxa"/>
+              <w:tblW w:w="5865" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1682"/>
-              <w:gridCol w:w="3895"/>
+              <w:gridCol w:w="1683"/>
+              <w:gridCol w:w="2225"/>
+              <w:gridCol w:w="1957"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00453677" w:rsidRPr="00A459E5" w14:paraId="5F0BB4D6" w14:textId="015CB668" w:rsidTr="002863A9">
+            <w:tr w:rsidR="00322B07" w:rsidRPr="00322B07" w14:paraId="0ABBBE29" w14:textId="77777777" w:rsidTr="00CA7226">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1682" w:type="dxa"/>
+                  <w:tcW w:w="1683" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2261063D" w14:textId="71267AF0" w:rsidR="00453677" w:rsidRPr="00A459E5" w:rsidRDefault="00453677" w:rsidP="007E4A7F">
+                <w:p w14:paraId="2E7458F0" w14:textId="7AF5D214" w:rsidR="00322B07" w:rsidRPr="00550B95" w:rsidRDefault="00656CAD" w:rsidP="00322B07">
                   <w:pPr>
+                    <w:spacing w:after="60"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A459E5">
-[...5 lines deleted...]
-                  </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-                    <w:t>41.01 (N1)</w:t>
+                    <w:t>UN R152.02</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3895" w:type="dxa"/>
+                  <w:tcW w:w="2225" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7F39210E" w14:textId="099CF97F" w:rsidR="00453677" w:rsidRPr="00A459E5" w:rsidRDefault="00453677" w:rsidP="007E4A7F">
+                <w:p w14:paraId="4084B1E0" w14:textId="421A9944" w:rsidR="00322B07" w:rsidRPr="00550B95" w:rsidRDefault="001C1F5D" w:rsidP="00322B07">
                   <w:pPr>
+                    <w:spacing w:after="60"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A459E5">
-[...5 lines deleted...]
-                  </w:r>
                   <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">R 160.01 (M1, N1, Article 6, 2022/545, </w:t>
+                    <w:t>UN R125</w:t>
                   </w:r>
-                  <w:r w:rsidR="002863A9">
+                  <w:r w:rsidR="00327656">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>A</w:t>
+                    <w:t>.0</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="004F2267">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t>pprovals</w:t>
+                    <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="002863A9">
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1957" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3DA8AB2D" w14:textId="56D79F70" w:rsidR="00322B07" w:rsidRPr="00550B95" w:rsidRDefault="00DC49B9" w:rsidP="00322B07">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> issued in the EU</w:t>
-[...1 lines deleted...]
-                  <w:r>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00526C7D">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> only)</w:t>
+                    <w:t>EU 2021/535 Annex II</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009419A8" w:rsidRPr="00A459E5" w14:paraId="4A125730" w14:textId="77777777" w:rsidTr="002C4B4A">
+            <w:tr w:rsidR="00322B07" w:rsidRPr="00322B07" w14:paraId="50B76A34" w14:textId="77777777" w:rsidTr="00CA7226">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5577" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
+                  <w:tcW w:w="1683" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
+                  <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="33F49C06" w14:textId="747256E5" w:rsidR="009419A8" w:rsidRPr="00A459E5" w:rsidRDefault="009419A8" w:rsidP="007E4A7F">
+                <w:p w14:paraId="5F7AD215" w14:textId="53FBC420" w:rsidR="003D0F80" w:rsidRPr="00550B95" w:rsidRDefault="00DC49B9" w:rsidP="00322B07">
                   <w:pPr>
+                    <w:spacing w:after="60"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                      <w:color w:val="000000"/>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003F3A97">
+                  <w:r w:rsidRPr="00526C7D">
                     <w:rPr>
-                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>EU 2021/535 Annex III</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2225" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="05DA4966" w14:textId="34452F4C" w:rsidR="00322B07" w:rsidRPr="00550B95" w:rsidRDefault="00675CED" w:rsidP="00322B07">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t>EU 2023/2590</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1957" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="223E7266" w14:textId="6F9F7942" w:rsidR="00322B07" w:rsidRPr="00550B95" w:rsidRDefault="00322B07" w:rsidP="00322B07">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00954E49" w:rsidRPr="00322B07" w14:paraId="558B4313" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="630"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5865" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="04F8BD85" w14:textId="4871CEB7" w:rsidR="00954E49" w:rsidRPr="00322B07" w:rsidRDefault="00954E49" w:rsidP="00322B07">
+                  <w:pPr>
+                    <w:spacing w:after="60"/>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:color w:val="000000"/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00322B07">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>Please confirm which subject you would like to derogate</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> by marking X</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E66CD1">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:lang w:eastAsia="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> next to the regulation listed above</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="365CEDFD" w14:textId="4B679EB5" w:rsidR="007E4A7F" w:rsidRDefault="007E4A7F" w:rsidP="007E4A7F">
+          <w:p w14:paraId="6994BAD1" w14:textId="77777777" w:rsidR="007174A6" w:rsidRDefault="007174A6" w:rsidP="00322B07">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="5A990CBD" w14:textId="688FA408" w:rsidR="00322B07" w:rsidRPr="00322B07" w:rsidRDefault="00322B07" w:rsidP="00322B07">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00322B07">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Into force: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF0274">
+            <w:r w:rsidR="00865309" w:rsidRPr="00B01676">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C8A8A86" w14:textId="4CE7A797" w:rsidR="00322B07" w:rsidRPr="00322B07" w:rsidRDefault="00322B07" w:rsidP="70262482">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>.07.202</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Eligible Vehicles: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Manufactured before:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2622CEE4" w14:textId="61406E5A" w:rsidR="007E4A7F" w:rsidRDefault="007E4A7F" w:rsidP="007E4A7F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0D25CE6A" w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>07.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F104AF" w14:textId="77777777" w:rsidR="00322B07" w:rsidRPr="00322B07" w:rsidRDefault="00322B07" w:rsidP="00322B07">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Further information: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D34C8E" w14:textId="1E4D646D" w:rsidR="005852C8" w:rsidRPr="00CE263E" w:rsidRDefault="00322B07" w:rsidP="00322B07">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justification required as detailed in part 5 within this form (Annex II justification </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Manufactured before: 0</w:t>
-[...80 lines deleted...]
-              </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E71576">
-[...11 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34C85" w14:textId="2466D8F9" w:rsidR="00901D8C" w:rsidRPr="00B0761E" w:rsidRDefault="00901D8C" w:rsidP="007E4A7F">
-[...27 lines deleted...]
-              <w:t>2026 (M)</w:t>
+          <w:p w14:paraId="5E04C4F0" w14:textId="12945921" w:rsidR="005852C8" w:rsidRDefault="784EE966" w:rsidP="70262482">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">06/07/2027 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73ED2" w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(S)</w:t>
+            </w:r>
+            <w:r w:rsidR="30BE2694" w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D34C90" w14:textId="2404C8B5" w:rsidR="00D73ED2" w:rsidRPr="00D73ED2" w:rsidRDefault="42AD0CC8" w:rsidP="00D73ED2">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">06/01/2028 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73ED2" w:rsidRPr="70262482">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A7F" w:rsidRPr="00E11F05" w14:paraId="43D34C91" w14:textId="576D25B7" w:rsidTr="0013136D">
+      <w:tr w:rsidR="00806160" w:rsidRPr="00E11F05" w14:paraId="7306799F" w14:textId="77777777" w:rsidTr="70262482">
         <w:trPr>
-          <w:trHeight w:val="5573"/>
+          <w:trHeight w:val="3148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34C87" w14:textId="383473D5" w:rsidR="007E4A7F" w:rsidRPr="00CE263E" w:rsidRDefault="007E4A7F" w:rsidP="007E4A7F">
+          <w:p w14:paraId="04918DEE" w14:textId="77777777" w:rsidR="00806160" w:rsidRPr="00CE263E" w:rsidRDefault="00806160" w:rsidP="005852C8">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34C89" w14:textId="1690DC15" w:rsidR="007E4A7F" w:rsidRPr="00D62C46" w:rsidRDefault="006C3571" w:rsidP="007E4A7F">
+          <w:p w14:paraId="5EFE9536" w14:textId="7C85AB77" w:rsidR="00806160" w:rsidRPr="00550B95" w:rsidRDefault="00D73ED2" w:rsidP="005852C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Safety Regulation </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">EU </w:t>
+              <w:t>UN Regulation 51.03</w:t>
+            </w:r>
+            <w:r w:rsidR="004902DF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (limits set out in</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7B99">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6.2.2)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>2019/2144</w:t>
+              <w:t xml:space="preserve">, EU </w:t>
+            </w:r>
+            <w:r w:rsidR="00704882">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulation </w:t>
+            </w:r>
+            <w:r w:rsidR="005465DA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>540/2014</w:t>
+            </w:r>
+            <w:r w:rsidR="00704882">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and GB </w:t>
+            </w:r>
+            <w:r w:rsidR="005465DA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Regulation 540/2014</w:t>
+            </w:r>
+            <w:r w:rsidR="00125799">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (limits set out in Annex III)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5982" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF7500E" w14:textId="77777777" w:rsidR="000248F2" w:rsidRDefault="000248F2" w:rsidP="000248F2">
+          <w:p w14:paraId="129901A4" w14:textId="77777777" w:rsidR="00FC157B" w:rsidRDefault="00FC157B" w:rsidP="00FC157B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Description: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DC72863" w14:textId="77777777" w:rsidR="000248F2" w:rsidRDefault="000248F2" w:rsidP="000248F2">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="12E0BCEF" w14:textId="46A177E3" w:rsidR="00FC157B" w:rsidRDefault="00FC157B" w:rsidP="00FC157B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0274">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mandatory compliance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in Northern Ireland only </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AF0274">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007174A6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>for:</w:t>
+              <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...669 lines deleted...]
-          <w:p w14:paraId="24DFFEB9" w14:textId="77777777" w:rsidR="000248F2" w:rsidRDefault="000248F2" w:rsidP="000248F2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A950DD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Great Britain </w:t>
+            </w:r>
+            <w:r w:rsidR="00A950DD" w:rsidRPr="007174A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00A950DD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Northern Ireland</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5235">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r w:rsidR="004E5235">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>phase 3 noise limits</w:t>
+            </w:r>
+            <w:r w:rsidR="00361E15">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BABF807" w14:textId="77777777" w:rsidR="001E7D3E" w:rsidRDefault="001E7D3E" w:rsidP="00FC157B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31170591" w14:textId="4FDFE6F4" w:rsidR="00FC157B" w:rsidRDefault="00FC157B" w:rsidP="00FC157B">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Into force: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF0274">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>0</w:t>
-            </w:r>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B3D6331" w14:textId="7B38612B" w:rsidR="00FC157B" w:rsidRDefault="00FC157B" w:rsidP="70262482">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Vehicles: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manufactured before: </w:t>
+            </w:r>
+            <w:r w:rsidR="09545627" w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>01.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D132EA2" w14:textId="77777777" w:rsidR="00FC157B" w:rsidRDefault="00FC157B" w:rsidP="00FC157B">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Further information: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67AF29D5" w14:textId="4BD494A9" w:rsidR="00806160" w:rsidRPr="006B79B9" w:rsidRDefault="004E5235" w:rsidP="00FC157B">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006B79B9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>.07.202</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Annex II</w:t>
+            </w:r>
+            <w:r w:rsidR="005E2DCE" w:rsidRPr="006B79B9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...21 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve"> emissions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B79B9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Manufactured before: 0</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve"> justification is required</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0D62" w:rsidRPr="006B79B9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...87 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34C90" w14:textId="6926171A" w:rsidR="007E4A7F" w:rsidRPr="00CE263E" w:rsidRDefault="003F3A97" w:rsidP="003F3A97">
+          <w:p w14:paraId="60ABA5CC" w14:textId="41D77B52" w:rsidR="00806160" w:rsidRDefault="38E5092D" w:rsidP="70262482">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...22 lines deleted...]
-              <w:t>/01/2026 (M)</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30/06/2027 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73ED2" w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E4BBD3" w14:textId="61274A0D" w:rsidR="00D73ED2" w:rsidRPr="00D73ED2" w:rsidRDefault="3FD5AFA4" w:rsidP="00D73ED2">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31/12/2027 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D73ED2" w:rsidRPr="70262482">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C52F4" w:rsidRPr="00E11F05" w14:paraId="472359E8" w14:textId="77777777" w:rsidTr="00977DBE">
+      <w:tr w:rsidR="00FC0EAF" w:rsidRPr="00E11F05" w14:paraId="3934F4F0" w14:textId="77777777" w:rsidTr="70262482">
+        <w:trPr>
+          <w:trHeight w:val="3148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6811B2" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRPr="00CE263E" w:rsidRDefault="00FC0EAF" w:rsidP="005852C8">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="767BA1AB" w14:textId="048D7519" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="005852C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Regulation (EU) 2018/858 Annex II, Part I, Appendix 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0147769C" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9E00E9" w14:textId="49037F3B" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF0274">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mandatory compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007174A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Northern Ireland </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>for European Small Series and Special Purpose Vehicles to the requirements of Annex II, Part I, Appendix I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2195B401" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="072742AD" w14:textId="3C11CFBE" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Into force: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>07.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08359A71" w14:textId="0FCD5ECB" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Vehicles: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Manufactured before: 0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7283A2" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Further information: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF60C50" w14:textId="75CE0321" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justification required as detailed in part 5 within this form (Annex II justification </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Please note within part 5 for which subjects </w:t>
+            </w:r>
+            <w:r w:rsidR="009457EA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">derogation is being sought. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="180DAFA6" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="70262482">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>06/07/2027 (S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D43482F" w14:textId="461A1AF4" w:rsidR="00FC0EAF" w:rsidRPr="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>06/01/2028 (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F87F70" w:rsidRPr="00E11F05" w14:paraId="2675FBB2" w14:textId="77777777" w:rsidTr="70262482">
+        <w:trPr>
+          <w:trHeight w:val="3148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E6310E" w14:textId="77777777" w:rsidR="00F87F70" w:rsidRPr="00CE263E" w:rsidRDefault="00F87F70" w:rsidP="005852C8">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF4C2FF" w14:textId="59A0F206" w:rsidR="00F87F70" w:rsidRDefault="0007500B" w:rsidP="005852C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General Safety Regulation EU 2019/2144 and </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F70">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>EU Delegated Regulation 2022/545 (article 6, paragraph 2) concerning UN Regulation 160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15158EFA" w14:textId="77777777" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="771AD739" w14:textId="6F5017AC" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF0274">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mandatory compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007174A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Northern Ireland </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with UN Regulation 160.01</w:t>
+            </w:r>
+            <w:r w:rsidR="00910A3B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+            <w:r w:rsidR="0007500B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oncerning M1 and N1 vehicles (only applicable to approvals issued outside of the EU</w:t>
+            </w:r>
+            <w:r w:rsidR="009457EA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BBF8DB5" w14:textId="77777777" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EAC3716" w14:textId="361FE175" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Into force: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="0007500B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FCA3B22" w14:textId="5E4B7DEF" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Vehicles: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Manufactured before: 0</w:t>
+            </w:r>
+            <w:r w:rsidR="0007500B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C4B4FA8" w14:textId="77777777" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Further information: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE99377" w14:textId="6EF7E2B9" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justification required as detailed in part 5 within this form (Annex II justification </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE92D26" w14:textId="77777777" w:rsidR="00F87F70" w:rsidRDefault="0007500B" w:rsidP="70262482">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007500B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30/06/2027 (S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DCB2C78" w14:textId="01D08C7F" w:rsidR="0007500B" w:rsidRPr="0007500B" w:rsidRDefault="0007500B" w:rsidP="00F74A83">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007500B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>31/12/2027 (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005852C8" w:rsidRPr="00E11F05" w14:paraId="472359E8" w14:textId="77777777" w:rsidTr="70262482">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="28" w:type="dxa"/>
           <w:trHeight w:val="820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="653958D5" w14:textId="5C03398F" w:rsidR="009C52F4" w:rsidRDefault="00406484" w:rsidP="00CB32F4">
+          <w:p w14:paraId="653958D5" w14:textId="5C03398F" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Key</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="556A4376" w14:textId="77777777" w:rsidR="009C52F4" w:rsidRPr="00CB32F4" w:rsidRDefault="009C52F4" w:rsidP="00ED0C1B">
+          <w:p w14:paraId="556A4376" w14:textId="77777777" w:rsidR="005852C8" w:rsidRPr="00CB32F4" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB32F4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(S)= Single-Stage Vehicle. This refers to complete vehicles. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17FC5A5D" w14:textId="64829B0F" w:rsidR="009C52F4" w:rsidRPr="00CB32F4" w:rsidRDefault="009C52F4" w:rsidP="003F3A97">
+          <w:p w14:paraId="17FC5A5D" w14:textId="64829B0F" w:rsidR="005852C8" w:rsidRPr="00CB32F4" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB32F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(M)= Multi-Stage Vehicle. This refers to completed vehicles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B317C16" w14:textId="77777777" w:rsidR="00883E1B" w:rsidRDefault="00883E1B" w:rsidP="00F07B54">
+    <w:p w14:paraId="0B317C16" w14:textId="77777777" w:rsidR="00883E1B" w:rsidRDefault="00883E1B">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00883E1B" w:rsidSect="00977DBE">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0472052E" w14:textId="77777777" w:rsidR="00883E1B" w:rsidRDefault="00883E1B" w:rsidP="00AD58EC">
+    <w:p w14:paraId="0472052E" w14:textId="77777777" w:rsidR="00883E1B" w:rsidRDefault="00883E1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00883E1B" w:rsidSect="007A4446">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D34CC6" w14:textId="77777777" w:rsidR="00DE0BA9" w:rsidRPr="0064605C" w:rsidRDefault="005F14E8" w:rsidP="005C44E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:t>Part 2</w:t>
       </w:r>
       <w:r w:rsidR="00767CA8" w:rsidRPr="0064605C">
         <w:t>: Vehicle m</w:t>
       </w:r>
       <w:r w:rsidR="00DE0BA9" w:rsidRPr="0064605C">
         <w:t xml:space="preserve">anufacturer </w:t>
@@ -3694,51 +3670,51 @@
       </w:r>
       <w:r w:rsidR="0066705A">
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidR="007818D0">
         <w:t>state the</w:t>
       </w:r>
       <w:r w:rsidR="00153932">
         <w:t xml:space="preserve"> Technical or Economic </w:t>
       </w:r>
       <w:r w:rsidR="0081671A">
         <w:t xml:space="preserve">reasons </w:t>
       </w:r>
       <w:r w:rsidR="00467A5E">
         <w:t xml:space="preserve">below instead of a separate Annex II justification matrix: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BFD2D4" w14:textId="65D1CE46" w:rsidR="00FB1C08" w:rsidRPr="00FB1C08" w:rsidRDefault="0081671A" w:rsidP="0001328E">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D9FDC33" wp14:editId="2F7EFA88">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D9FDC33" wp14:editId="2F7EFA88">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>333375</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6635750" cy="1047750"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6635750" cy="1047750"/>
                         </a:xfrm>
@@ -3772,51 +3748,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6D9FDC33" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:471.3pt;margin-top:26.25pt;width:522.5pt;height:82.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCm+sg/CQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJcmmNOEWXrsOA&#10;7gK0+wBZlmNhsqhRSuzs60fJbhpsb8X8IJAmdUgeHm1u+tawo0KvwRZ8NplypqyEStt9wX883b+7&#10;4swHYSthwKqCn5TnN9u3bzady9UcGjCVQkYg1uedK3gTgsuzzMtGtcJPwClLwRqwFYFc3GcVio7Q&#10;W5PNp9NV1gFWDkEq7+nv3RDk24Rf10qGb3XtVWCm4NRbSCems4xntt2IfI/CNVqObYhXdNEKbano&#10;GepOBMEOqP+BarVE8FCHiYQ2g7rWUqUZaJrZ9K9pHhvhVJqFyPHuTJP/f7Dy6/HRfUcW+g/Q0wLT&#10;EN49gPzpmYVdI+xe3SJC1yhRUeFZpCzrnM/Hq5Fqn/sIUnZfoKIli0OABNTX2EZWaE5G6LSA05l0&#10;1Qcm6edq9X65XlJIUmw2XayjE2uI/Pm6Qx8+KWhZNAqOtNUEL44PPgypzymxmoV7bUzarLGsK/j1&#10;cr4cBgOjqxiMaR735c4gO4qojfSNdf1lWqsDKdTotuBX5ySRRzo+2ipVCUKbwaamjR35iZQM5IS+&#10;7Ckx8lRCdSKmEAYl0sshowH8zVlHKiy4/3UQqDgzny2xfT1bLKJsk7NYrufk4GWkvIwIKwmq4IGz&#10;wdyFJPWBlFvaSq0TXy+djL2SuhLj40uI8r30U9bLe93+AQAA//8DAFBLAwQUAAYACAAAACEAknBk&#10;MNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6jlIoTSfE4A5lwDVt&#10;vLYicaom2wq/Hu8ER/s9P3+vXM/OigNOYfCkYLlIQCC13gzUKdi+PV/dgghRk9HWEyr4xgDr6vys&#10;1IXxR3rFQx07wSEUCq2gj3EspAxtj06HhR+RWNv5yenI49RJM+kjhzsr0yS5kU4PxB96PeJjj+1X&#10;vXeMkX5uV5uXGvNcN6vN08/73e7DKnV5MT/cg4g4xz8znPD5BipmavyeTBBWAReJCrI0A3FSk+uM&#10;N42CdJlnIKtS/i9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCm+sg/CQIAAPcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCScGQw3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:471.3pt;margin-top:26.25pt;width:522.5pt;height:82.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCm+sg/CQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJcmmNOEWXrsOA&#10;7gK0+wBZlmNhsqhRSuzs60fJbhpsb8X8IJAmdUgeHm1u+tawo0KvwRZ8NplypqyEStt9wX883b+7&#10;4swHYSthwKqCn5TnN9u3bzady9UcGjCVQkYg1uedK3gTgsuzzMtGtcJPwClLwRqwFYFc3GcVio7Q&#10;W5PNp9NV1gFWDkEq7+nv3RDk24Rf10qGb3XtVWCm4NRbSCems4xntt2IfI/CNVqObYhXdNEKbano&#10;GepOBMEOqP+BarVE8FCHiYQ2g7rWUqUZaJrZ9K9pHhvhVJqFyPHuTJP/f7Dy6/HRfUcW+g/Q0wLT&#10;EN49gPzpmYVdI+xe3SJC1yhRUeFZpCzrnM/Hq5Fqn/sIUnZfoKIli0OABNTX2EZWaE5G6LSA05l0&#10;1Qcm6edq9X65XlJIUmw2XayjE2uI/Pm6Qx8+KWhZNAqOtNUEL44PPgypzymxmoV7bUzarLGsK/j1&#10;cr4cBgOjqxiMaR735c4gO4qojfSNdf1lWqsDKdTotuBX5ySRRzo+2ipVCUKbwaamjR35iZQM5IS+&#10;7Ckx8lRCdSKmEAYl0sshowH8zVlHKiy4/3UQqDgzny2xfT1bLKJsk7NYrufk4GWkvIwIKwmq4IGz&#10;wdyFJPWBlFvaSq0TXy+djL2SuhLj40uI8r30U9bLe93+AQAA//8DAFBLAwQUAAYACAAAACEAknBk&#10;MNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6jlIoTSfE4A5lwDVt&#10;vLYicaom2wq/Hu8ER/s9P3+vXM/OigNOYfCkYLlIQCC13gzUKdi+PV/dgghRk9HWEyr4xgDr6vys&#10;1IXxR3rFQx07wSEUCq2gj3EspAxtj06HhR+RWNv5yenI49RJM+kjhzsr0yS5kU4PxB96PeJjj+1X&#10;vXeMkX5uV5uXGvNcN6vN08/73e7DKnV5MT/cg4g4xz8znPD5BipmavyeTBBWAReJCrI0A3FSk+uM&#10;N42CdJlnIKtS/i9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCm+sg/CQIAAPcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCScGQw3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0BE04FB4" w14:textId="063FDAB9" w:rsidR="00FB1C08" w:rsidRDefault="005C5F8D">
                       <w:r>
                         <w:t xml:space="preserve">Please state the economic </w:t>
                       </w:r>
                       <w:r w:rsidR="007818D0">
                         <w:t xml:space="preserve">and/or technical reasons </w:t>
                       </w:r>
                       <w:r w:rsidR="001614B9">
                         <w:t xml:space="preserve">for not being able to comply with the implementation deadlines of the new requirements </w:t>
                       </w:r>
                       <w:r w:rsidR="00A97686">
                         <w:t>here</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -3988,73 +3964,73 @@
     </w:p>
     <w:p w14:paraId="43D34CEB" w14:textId="77777777" w:rsidR="004512B5" w:rsidRPr="0064605C" w:rsidRDefault="004512B5" w:rsidP="00CF072A"/>
     <w:p w14:paraId="43D34CEC" w14:textId="77777777" w:rsidR="00CF072A" w:rsidRPr="0064605C" w:rsidRDefault="00CF072A" w:rsidP="00CF072A"/>
     <w:p w14:paraId="43D34CED" w14:textId="77777777" w:rsidR="00D66A01" w:rsidRPr="0064605C" w:rsidRDefault="00D66A01" w:rsidP="00D66A01"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2102"/>
         <w:gridCol w:w="3309"/>
         <w:gridCol w:w="1821"/>
         <w:gridCol w:w="3116"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D66A01" w:rsidRPr="0064605C" w14:paraId="43D34CF0" w14:textId="77777777" w:rsidTr="00D66A01">
         <w:trPr>
           <w:trHeight w:val="808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34CEE" w14:textId="77777777" w:rsidR="00D66A01" w:rsidRPr="0064605C" w:rsidRDefault="00D66A01" w:rsidP="00370143">
+          <w:p w14:paraId="43D34CEE" w14:textId="77777777" w:rsidR="00D66A01" w:rsidRPr="0064605C" w:rsidRDefault="00D66A01">
             <w:r w:rsidRPr="0064605C">
               <w:t>Signed on behalf of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8447" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34CEF" w14:textId="77777777" w:rsidR="00D66A01" w:rsidRPr="0064605C" w:rsidRDefault="00D66A01" w:rsidP="00370143"/>
+          <w:p w14:paraId="43D34CEF" w14:textId="77777777" w:rsidR="00D66A01" w:rsidRPr="0064605C" w:rsidRDefault="00D66A01"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A36220" w:rsidRPr="0064605C" w14:paraId="43D34CF5" w14:textId="77777777" w:rsidTr="005E7B41">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34CF1" w14:textId="77777777" w:rsidR="00A36220" w:rsidRPr="0064605C" w:rsidRDefault="00A36220" w:rsidP="003608A8">
+          <w:p w14:paraId="43D34CF1" w14:textId="77777777" w:rsidR="00A36220" w:rsidRPr="0064605C" w:rsidRDefault="00A36220">
             <w:r w:rsidRPr="0064605C">
               <w:t>Applicant’s name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D34CF2" w14:textId="77777777" w:rsidR="00A36220" w:rsidRPr="0064605C" w:rsidRDefault="00A36220" w:rsidP="001E3989"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D34CF3" w14:textId="77777777" w:rsidR="00A36220" w:rsidRPr="0064605C" w:rsidRDefault="00A36220" w:rsidP="001E3989">
             <w:r w:rsidRPr="0064605C">
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
           </w:tcPr>
@@ -4063,51 +4039,51 @@
       </w:tr>
       <w:tr w:rsidR="00036E76" w:rsidRPr="0064605C" w14:paraId="43D34CF7" w14:textId="77777777" w:rsidTr="005E7B41">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10574" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="43D34CF6" w14:textId="77777777" w:rsidR="00036E76" w:rsidRPr="0064605C" w:rsidRDefault="00036E76" w:rsidP="001E3989">
             <w:r w:rsidRPr="0064605C">
               <w:t>Signature (Please insert scanned signature file or digital signature below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00036E76" w:rsidRPr="0064605C" w14:paraId="43D34CFC" w14:textId="77777777" w:rsidTr="00D66A01">
         <w:trPr>
           <w:trHeight w:val="792"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34CF8" w14:textId="77777777" w:rsidR="00036E76" w:rsidRPr="0064605C" w:rsidRDefault="00036E76" w:rsidP="003608A8">
+          <w:p w14:paraId="43D34CF8" w14:textId="77777777" w:rsidR="00036E76" w:rsidRPr="0064605C" w:rsidRDefault="00036E76">
             <w:r w:rsidRPr="0064605C">
               <w:t>Scanned signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D34CF9" w14:textId="77777777" w:rsidR="00036E76" w:rsidRPr="0064605C" w:rsidRDefault="00036E76" w:rsidP="001E3989"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D34CFA" w14:textId="77777777" w:rsidR="00036E76" w:rsidRPr="0064605C" w:rsidRDefault="00036E76" w:rsidP="001E3989">
             <w:r w:rsidRPr="0064605C">
               <w:t>Digital signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
           </w:tcPr>
@@ -4139,138 +4115,138 @@
         <w:t>Your contact details:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34CFE" w14:textId="77777777" w:rsidR="00D66A01" w:rsidRPr="0064605C" w:rsidRDefault="00D66A01" w:rsidP="00D66A01"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1819"/>
         <w:gridCol w:w="3039"/>
         <w:gridCol w:w="1543"/>
         <w:gridCol w:w="3947"/>
       </w:tblGrid>
       <w:tr w:rsidR="00407ECB" w:rsidRPr="0064605C" w14:paraId="43D34D03" w14:textId="77777777" w:rsidTr="00D66A01">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34CFF" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB" w:rsidP="00EB67C6">
+          <w:p w14:paraId="43D34CFF" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="0064605C">
               <w:t>Your name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34D00" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB" w:rsidP="00EB67C6">
+          <w:p w14:paraId="43D34D00" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34D01" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB" w:rsidP="00EB67C6">
+          <w:p w14:paraId="43D34D01" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="0064605C">
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34D02" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB" w:rsidP="00EB67C6">
+          <w:p w14:paraId="43D34D02" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00407ECB" w:rsidRPr="0064605C" w14:paraId="43D34D08" w14:textId="77777777" w:rsidTr="00D66A01">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34D04" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB" w:rsidP="00EB67C6">
+          <w:p w14:paraId="43D34D04" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="0064605C">
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34D05" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB" w:rsidP="00EB67C6">
+          <w:p w14:paraId="43D34D05" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D34D06" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB" w:rsidP="00407ECB">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="0064605C">
               <w:t xml:space="preserve">Email </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D34D07" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB" w:rsidP="00EB67C6">
+          <w:p w14:paraId="43D34D07" w14:textId="77777777" w:rsidR="00407ECB" w:rsidRPr="0064605C" w:rsidRDefault="00407ECB">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BFB349E" w14:textId="77777777" w:rsidR="004F4E15" w:rsidRDefault="004F4E15" w:rsidP="00CF072A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D34D09" w14:textId="2E3D2D2F" w:rsidR="00CF072A" w:rsidRPr="0064605C" w:rsidRDefault="001F4B6B" w:rsidP="00CF072A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -4714,155 +4690,172 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>n Scotland or Northern Ireland by a fine not exceeding level 5 on the standard scale or (in the case of an individual) by imprisonment for a term not exceeding three months, or by both.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34D18" w14:textId="77777777" w:rsidR="00EB2AC2" w:rsidRPr="00036E76" w:rsidRDefault="00EB2AC2" w:rsidP="00EB2AC2">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB2AC2" w:rsidRPr="00036E76" w:rsidSect="00883E1B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AF76823" w14:textId="77777777" w:rsidR="00BC168E" w:rsidRDefault="00BC168E" w:rsidP="001E3989">
+    <w:p w14:paraId="67A8EB1D" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="700AAE31" w14:textId="77777777" w:rsidR="00BC168E" w:rsidRDefault="00BC168E" w:rsidP="001E3989">
+    <w:p w14:paraId="6C4D5CE4" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-1915539906"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1669238322"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="43D34D25" w14:textId="77777777" w:rsidR="00C013C5" w:rsidRPr="00C013C5" w:rsidRDefault="00C013C5">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
@@ -4935,161 +4928,168 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00F70584">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="43D34D26" w14:textId="67A5E96F" w:rsidR="00C013C5" w:rsidRPr="009955DA" w:rsidRDefault="00E948DE" w:rsidP="00B0761E">
+  <w:p w14:paraId="43D34D26" w14:textId="7461E172" w:rsidR="00C013C5" w:rsidRPr="009955DA" w:rsidRDefault="00E948DE" w:rsidP="00B0761E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="5245"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Document ID: </w:t>
     </w:r>
     <w:r w:rsidRPr="00E948DE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>LEG-FORM-005</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev.: </w:t>
     </w:r>
-    <w:r w:rsidR="00A94740">
+    <w:r w:rsidR="00A902B7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...6 lines deleted...]
-      <w:t>8</w:t>
+      <w:t>20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev. Date: </w:t>
     </w:r>
     <w:r w:rsidRPr="009955DA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00B4738E">
+    <w:r w:rsidR="005774DD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>October</w:t>
+      <w:t>J</w:t>
+    </w:r>
+    <w:r w:rsidR="00A902B7">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>uly</w:t>
     </w:r>
     <w:r w:rsidR="00A94740">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="005774DD">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7646C7B6" w14:textId="77777777" w:rsidR="00BC168E" w:rsidRDefault="00BC168E" w:rsidP="001E3989">
+    <w:p w14:paraId="56DD68D5" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="072F100F" w14:textId="77777777" w:rsidR="00BC168E" w:rsidRDefault="00BC168E" w:rsidP="001E3989">
+    <w:p w14:paraId="63B9520B" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2643"/>
       <w:gridCol w:w="6217"/>
       <w:gridCol w:w="972"/>
       <w:gridCol w:w="634"/>
     </w:tblGrid>
     <w:tr w:rsidR="001E3989" w14:paraId="43D34D1F" w14:textId="77777777" w:rsidTr="009955DA">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="651" w:type="dxa"/>
       </w:trPr>
@@ -5116,51 +5116,51 @@
         <w:p w14:paraId="43D34D1E" w14:textId="77777777" w:rsidR="001E3989" w:rsidRDefault="001E3989" w:rsidP="00393EE2">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00772B01" w:rsidRPr="00772B01" w14:paraId="43D34D23" w14:textId="77777777" w:rsidTr="00772B01">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D20" w14:textId="77777777" w:rsidR="00772B01" w:rsidRDefault="00772B01">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D34D27" wp14:editId="43D34D28">
                 <wp:extent cx="1257300" cy="1095375"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-                <wp:docPr id="4" name="Picture 4" descr="G:\New VCA Logo\New Logo Formats\VCA_Logo_PNG_Small.png"/>
+                <wp:docPr id="1990808439" name="Picture 1990808439" descr="G:\New VCA Logo\New Logo Formats\VCA_Logo_PNG_Small.png"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="G:\New VCA Logo\New Logo Formats\VCA_Logo_PNG_Small.png"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -5196,61 +5196,55 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="44"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00772B01">
             <w:rPr>
               <w:b/>
               <w:sz w:val="44"/>
             </w:rPr>
             <w:t xml:space="preserve">End of Series Derogation Application Form </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="43D34D22" w14:textId="77777777" w:rsidR="00772B01" w:rsidRPr="00EB62A5" w:rsidRDefault="00772B01" w:rsidP="00EB62A5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00772B01">
             <w:rPr>
+              <w:rFonts w:ascii="Webdings" w:eastAsia="Webdings" w:hAnsi="Webdings" w:cs="Webdings"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
-            <w:sym w:font="Webdings" w:char="F08E"/>
-[...6 lines deleted...]
-            <w:sym w:font="Webdings" w:char="F076"/>
+            <w:t>□v</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00772B01">
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t>Passenger and Goods Vehicles (M</w:t>
           </w:r>
           <w:r w:rsidR="00EB62A5">
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t>,</w:t>
           </w:r>
           <w:r w:rsidRPr="00772B01">
             <w:rPr>
               <w:b/>
@@ -5277,51 +5271,51 @@
               <w:b/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve">O </w:t>
           </w:r>
           <w:r w:rsidRPr="00772B01">
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t>Categories)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="43D34D24" w14:textId="77777777" w:rsidR="001E3989" w:rsidRDefault="001E3989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12796EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFE6DCE6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5581,755 +5575,959 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1415666462">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="75710384">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1124155019">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B74B1"/>
+    <w:rsid w:val="000032BA"/>
+    <w:rsid w:val="0000421C"/>
+    <w:rsid w:val="00004E7A"/>
     <w:rsid w:val="0001328E"/>
+    <w:rsid w:val="0001516C"/>
     <w:rsid w:val="000248F2"/>
     <w:rsid w:val="0003153F"/>
     <w:rsid w:val="000316AE"/>
     <w:rsid w:val="000358A4"/>
     <w:rsid w:val="00036E76"/>
+    <w:rsid w:val="00040675"/>
+    <w:rsid w:val="0004229F"/>
     <w:rsid w:val="00044C5D"/>
+    <w:rsid w:val="00045259"/>
     <w:rsid w:val="00051A56"/>
     <w:rsid w:val="00055E73"/>
     <w:rsid w:val="00055FD0"/>
     <w:rsid w:val="0006358E"/>
+    <w:rsid w:val="0006455D"/>
     <w:rsid w:val="00071FD7"/>
     <w:rsid w:val="000744A5"/>
+    <w:rsid w:val="0007500B"/>
     <w:rsid w:val="00077BF8"/>
     <w:rsid w:val="00080131"/>
+    <w:rsid w:val="00082DF4"/>
     <w:rsid w:val="00083E41"/>
     <w:rsid w:val="000864F3"/>
     <w:rsid w:val="0009316E"/>
     <w:rsid w:val="00097020"/>
     <w:rsid w:val="000A2D04"/>
     <w:rsid w:val="000A315B"/>
     <w:rsid w:val="000A474B"/>
     <w:rsid w:val="000A7003"/>
     <w:rsid w:val="000B28BA"/>
     <w:rsid w:val="000B2EA8"/>
+    <w:rsid w:val="000B37B0"/>
     <w:rsid w:val="000C0EEA"/>
     <w:rsid w:val="000C11EC"/>
     <w:rsid w:val="000C723B"/>
     <w:rsid w:val="000D2E82"/>
     <w:rsid w:val="000D4B6A"/>
     <w:rsid w:val="000D4D16"/>
+    <w:rsid w:val="000D55BE"/>
     <w:rsid w:val="000D6346"/>
     <w:rsid w:val="000D678F"/>
+    <w:rsid w:val="000D7159"/>
     <w:rsid w:val="000E062A"/>
+    <w:rsid w:val="000E214B"/>
+    <w:rsid w:val="000E4919"/>
     <w:rsid w:val="000E7485"/>
+    <w:rsid w:val="000F3699"/>
+    <w:rsid w:val="000F4071"/>
+    <w:rsid w:val="000F46B4"/>
     <w:rsid w:val="001011D7"/>
+    <w:rsid w:val="00105CCA"/>
     <w:rsid w:val="00112DA5"/>
+    <w:rsid w:val="00116FC7"/>
     <w:rsid w:val="0012141C"/>
     <w:rsid w:val="001220CC"/>
     <w:rsid w:val="001250FE"/>
+    <w:rsid w:val="00125799"/>
     <w:rsid w:val="0013136D"/>
     <w:rsid w:val="001336B9"/>
     <w:rsid w:val="001338C6"/>
     <w:rsid w:val="001350C2"/>
     <w:rsid w:val="0014197A"/>
     <w:rsid w:val="00147208"/>
     <w:rsid w:val="00152ECC"/>
     <w:rsid w:val="00153932"/>
     <w:rsid w:val="001541AA"/>
     <w:rsid w:val="00155C7C"/>
     <w:rsid w:val="001614B9"/>
     <w:rsid w:val="001637DE"/>
     <w:rsid w:val="00165C71"/>
     <w:rsid w:val="00166EBB"/>
     <w:rsid w:val="00167551"/>
     <w:rsid w:val="0017677C"/>
+    <w:rsid w:val="00190B6A"/>
     <w:rsid w:val="00191FF0"/>
     <w:rsid w:val="001951C9"/>
     <w:rsid w:val="00195C08"/>
     <w:rsid w:val="001A0B0F"/>
+    <w:rsid w:val="001A51F0"/>
     <w:rsid w:val="001B06E1"/>
+    <w:rsid w:val="001B1A4A"/>
     <w:rsid w:val="001B1BF4"/>
     <w:rsid w:val="001B74B1"/>
     <w:rsid w:val="001B7E23"/>
+    <w:rsid w:val="001C0A78"/>
     <w:rsid w:val="001C1D4A"/>
+    <w:rsid w:val="001C1F5D"/>
     <w:rsid w:val="001C3B68"/>
     <w:rsid w:val="001D18DB"/>
+    <w:rsid w:val="001D6B5A"/>
     <w:rsid w:val="001D76C6"/>
     <w:rsid w:val="001D7794"/>
     <w:rsid w:val="001E0EA1"/>
     <w:rsid w:val="001E2AAF"/>
     <w:rsid w:val="001E3989"/>
+    <w:rsid w:val="001E48F9"/>
     <w:rsid w:val="001E5E78"/>
     <w:rsid w:val="001E6EC5"/>
     <w:rsid w:val="001E7596"/>
+    <w:rsid w:val="001E7D3E"/>
     <w:rsid w:val="001F4B6B"/>
     <w:rsid w:val="001F636C"/>
     <w:rsid w:val="001F7BC0"/>
+    <w:rsid w:val="001F7E08"/>
     <w:rsid w:val="00204F68"/>
     <w:rsid w:val="0020669C"/>
+    <w:rsid w:val="00212231"/>
     <w:rsid w:val="0021358D"/>
+    <w:rsid w:val="00213DE8"/>
+    <w:rsid w:val="00213FCC"/>
     <w:rsid w:val="00233D72"/>
     <w:rsid w:val="00235F3B"/>
+    <w:rsid w:val="00245B5F"/>
     <w:rsid w:val="0024649E"/>
+    <w:rsid w:val="00254697"/>
     <w:rsid w:val="002552BA"/>
     <w:rsid w:val="00255CF1"/>
     <w:rsid w:val="00270880"/>
     <w:rsid w:val="00274605"/>
     <w:rsid w:val="00277158"/>
     <w:rsid w:val="002863A9"/>
     <w:rsid w:val="0028663E"/>
+    <w:rsid w:val="00294825"/>
     <w:rsid w:val="002A013C"/>
+    <w:rsid w:val="002A5562"/>
+    <w:rsid w:val="002A597C"/>
     <w:rsid w:val="002A5CB4"/>
     <w:rsid w:val="002A6E60"/>
     <w:rsid w:val="002B070B"/>
     <w:rsid w:val="002B0C13"/>
     <w:rsid w:val="002B3B0C"/>
     <w:rsid w:val="002B403D"/>
     <w:rsid w:val="002B464E"/>
     <w:rsid w:val="002C0D85"/>
     <w:rsid w:val="002C368D"/>
     <w:rsid w:val="002C47B2"/>
+    <w:rsid w:val="002C7F61"/>
     <w:rsid w:val="002D21E3"/>
     <w:rsid w:val="002D6FC1"/>
     <w:rsid w:val="002D7488"/>
     <w:rsid w:val="002E277F"/>
     <w:rsid w:val="002E2B22"/>
     <w:rsid w:val="002E3168"/>
     <w:rsid w:val="002E5180"/>
     <w:rsid w:val="002E7E3C"/>
     <w:rsid w:val="002F3935"/>
     <w:rsid w:val="003068A6"/>
     <w:rsid w:val="0030765D"/>
+    <w:rsid w:val="00316DA4"/>
+    <w:rsid w:val="0031735F"/>
+    <w:rsid w:val="00322B07"/>
     <w:rsid w:val="0032654F"/>
+    <w:rsid w:val="00327656"/>
     <w:rsid w:val="00327C05"/>
+    <w:rsid w:val="00330A8F"/>
+    <w:rsid w:val="003351A5"/>
     <w:rsid w:val="003440D2"/>
     <w:rsid w:val="0035620D"/>
+    <w:rsid w:val="00361E15"/>
     <w:rsid w:val="00364279"/>
     <w:rsid w:val="00366CA8"/>
+    <w:rsid w:val="00366E0D"/>
     <w:rsid w:val="00367E01"/>
     <w:rsid w:val="00370872"/>
     <w:rsid w:val="00372735"/>
     <w:rsid w:val="00377CCC"/>
     <w:rsid w:val="00380035"/>
     <w:rsid w:val="00380BD0"/>
+    <w:rsid w:val="003840D6"/>
     <w:rsid w:val="00384503"/>
     <w:rsid w:val="00393EE2"/>
     <w:rsid w:val="00396B41"/>
+    <w:rsid w:val="00397497"/>
+    <w:rsid w:val="003A74DC"/>
     <w:rsid w:val="003B0623"/>
     <w:rsid w:val="003B06AF"/>
     <w:rsid w:val="003B2732"/>
     <w:rsid w:val="003B2752"/>
     <w:rsid w:val="003B29F2"/>
     <w:rsid w:val="003B79A1"/>
+    <w:rsid w:val="003D0F80"/>
     <w:rsid w:val="003D346B"/>
     <w:rsid w:val="003D41B1"/>
     <w:rsid w:val="003D650E"/>
     <w:rsid w:val="003D73DF"/>
+    <w:rsid w:val="003E33D1"/>
     <w:rsid w:val="003E3FEF"/>
     <w:rsid w:val="003F09C6"/>
     <w:rsid w:val="003F293B"/>
     <w:rsid w:val="003F2D02"/>
     <w:rsid w:val="003F3A97"/>
     <w:rsid w:val="003F56B6"/>
     <w:rsid w:val="00401173"/>
+    <w:rsid w:val="00402DEA"/>
     <w:rsid w:val="004038FD"/>
+    <w:rsid w:val="004047CF"/>
     <w:rsid w:val="00406484"/>
     <w:rsid w:val="004064BA"/>
     <w:rsid w:val="004069EA"/>
     <w:rsid w:val="00407666"/>
     <w:rsid w:val="00407ECB"/>
     <w:rsid w:val="00411843"/>
     <w:rsid w:val="00416718"/>
+    <w:rsid w:val="00416731"/>
     <w:rsid w:val="00417C49"/>
     <w:rsid w:val="00422C08"/>
     <w:rsid w:val="00426CB4"/>
     <w:rsid w:val="00430EEC"/>
+    <w:rsid w:val="004323F9"/>
     <w:rsid w:val="00441E98"/>
     <w:rsid w:val="004460E8"/>
     <w:rsid w:val="004479F2"/>
     <w:rsid w:val="004512B5"/>
+    <w:rsid w:val="0045241A"/>
     <w:rsid w:val="00453677"/>
     <w:rsid w:val="00453BC7"/>
     <w:rsid w:val="0045480A"/>
     <w:rsid w:val="004612BD"/>
     <w:rsid w:val="004658DA"/>
     <w:rsid w:val="004663A5"/>
     <w:rsid w:val="00467A5E"/>
     <w:rsid w:val="00470D43"/>
     <w:rsid w:val="00472D47"/>
     <w:rsid w:val="00476B71"/>
     <w:rsid w:val="00487D8A"/>
+    <w:rsid w:val="004902DF"/>
     <w:rsid w:val="00493002"/>
     <w:rsid w:val="004942D8"/>
     <w:rsid w:val="0049572D"/>
+    <w:rsid w:val="00496169"/>
     <w:rsid w:val="004A2076"/>
     <w:rsid w:val="004B0B85"/>
     <w:rsid w:val="004B2D80"/>
     <w:rsid w:val="004B4B46"/>
     <w:rsid w:val="004C1178"/>
     <w:rsid w:val="004C549E"/>
     <w:rsid w:val="004C5D99"/>
     <w:rsid w:val="004D04E1"/>
+    <w:rsid w:val="004D0D62"/>
     <w:rsid w:val="004D11DF"/>
     <w:rsid w:val="004D3E59"/>
     <w:rsid w:val="004D4E53"/>
     <w:rsid w:val="004D5C9E"/>
+    <w:rsid w:val="004E25D2"/>
+    <w:rsid w:val="004E5235"/>
     <w:rsid w:val="004F0E86"/>
+    <w:rsid w:val="004F2267"/>
     <w:rsid w:val="004F2492"/>
     <w:rsid w:val="004F25A2"/>
     <w:rsid w:val="004F4E15"/>
+    <w:rsid w:val="00505017"/>
+    <w:rsid w:val="005115C4"/>
     <w:rsid w:val="005129CD"/>
     <w:rsid w:val="00515F45"/>
     <w:rsid w:val="005205A9"/>
     <w:rsid w:val="00522551"/>
+    <w:rsid w:val="00526C7D"/>
     <w:rsid w:val="00527740"/>
     <w:rsid w:val="005300C8"/>
     <w:rsid w:val="00534752"/>
+    <w:rsid w:val="00537978"/>
     <w:rsid w:val="00541287"/>
+    <w:rsid w:val="005441E7"/>
     <w:rsid w:val="00545B38"/>
+    <w:rsid w:val="005465DA"/>
+    <w:rsid w:val="00550B95"/>
     <w:rsid w:val="00550CB7"/>
     <w:rsid w:val="00551AF7"/>
+    <w:rsid w:val="005543C8"/>
     <w:rsid w:val="00565776"/>
+    <w:rsid w:val="0057017C"/>
     <w:rsid w:val="00571C72"/>
+    <w:rsid w:val="00571FB8"/>
+    <w:rsid w:val="005774DD"/>
     <w:rsid w:val="0058372B"/>
+    <w:rsid w:val="005852C8"/>
     <w:rsid w:val="0059254C"/>
     <w:rsid w:val="00593390"/>
     <w:rsid w:val="005963AA"/>
+    <w:rsid w:val="005A095D"/>
     <w:rsid w:val="005B117E"/>
+    <w:rsid w:val="005B1EF2"/>
     <w:rsid w:val="005B4421"/>
+    <w:rsid w:val="005B615A"/>
+    <w:rsid w:val="005B7503"/>
+    <w:rsid w:val="005B7B17"/>
     <w:rsid w:val="005B7D97"/>
     <w:rsid w:val="005C2BB7"/>
     <w:rsid w:val="005C44E7"/>
     <w:rsid w:val="005C5F8D"/>
     <w:rsid w:val="005C77E1"/>
     <w:rsid w:val="005C787C"/>
+    <w:rsid w:val="005C7B99"/>
     <w:rsid w:val="005E0528"/>
+    <w:rsid w:val="005E2DCE"/>
+    <w:rsid w:val="005E3904"/>
     <w:rsid w:val="005E493B"/>
     <w:rsid w:val="005E7B41"/>
     <w:rsid w:val="005F14E8"/>
     <w:rsid w:val="005F1829"/>
+    <w:rsid w:val="005F3188"/>
     <w:rsid w:val="006031D1"/>
+    <w:rsid w:val="00605300"/>
     <w:rsid w:val="00606085"/>
     <w:rsid w:val="0060714B"/>
     <w:rsid w:val="00610F06"/>
     <w:rsid w:val="00611D55"/>
+    <w:rsid w:val="006135B7"/>
     <w:rsid w:val="00620957"/>
     <w:rsid w:val="006215B8"/>
     <w:rsid w:val="00624FF1"/>
     <w:rsid w:val="00625945"/>
+    <w:rsid w:val="006332E9"/>
     <w:rsid w:val="0063710D"/>
+    <w:rsid w:val="00643064"/>
     <w:rsid w:val="0064605C"/>
     <w:rsid w:val="00646257"/>
     <w:rsid w:val="00651B73"/>
     <w:rsid w:val="00651F74"/>
     <w:rsid w:val="00651FA1"/>
     <w:rsid w:val="00655957"/>
+    <w:rsid w:val="00656CAD"/>
+    <w:rsid w:val="006611FA"/>
     <w:rsid w:val="00661EA3"/>
+    <w:rsid w:val="00662826"/>
     <w:rsid w:val="006638BD"/>
+    <w:rsid w:val="00663B75"/>
     <w:rsid w:val="00664C30"/>
     <w:rsid w:val="0066705A"/>
     <w:rsid w:val="00673A7D"/>
+    <w:rsid w:val="00675CED"/>
+    <w:rsid w:val="006767A0"/>
     <w:rsid w:val="0068219B"/>
+    <w:rsid w:val="00684E43"/>
+    <w:rsid w:val="0069231F"/>
     <w:rsid w:val="00693797"/>
     <w:rsid w:val="00697CFA"/>
     <w:rsid w:val="006A0560"/>
     <w:rsid w:val="006A1F05"/>
     <w:rsid w:val="006A2181"/>
+    <w:rsid w:val="006A57C1"/>
     <w:rsid w:val="006B0240"/>
     <w:rsid w:val="006B4BF3"/>
+    <w:rsid w:val="006B794B"/>
+    <w:rsid w:val="006B79B9"/>
     <w:rsid w:val="006C15E5"/>
     <w:rsid w:val="006C3571"/>
     <w:rsid w:val="006C45E8"/>
     <w:rsid w:val="006C794F"/>
     <w:rsid w:val="006D04B8"/>
+    <w:rsid w:val="006E4185"/>
     <w:rsid w:val="006E4815"/>
+    <w:rsid w:val="006E5D8B"/>
     <w:rsid w:val="006E7259"/>
     <w:rsid w:val="006E7C62"/>
     <w:rsid w:val="006F08D1"/>
     <w:rsid w:val="006F0B22"/>
     <w:rsid w:val="006F242B"/>
+    <w:rsid w:val="006F270F"/>
     <w:rsid w:val="006F3A3F"/>
+    <w:rsid w:val="006F4165"/>
     <w:rsid w:val="00703113"/>
+    <w:rsid w:val="00704882"/>
+    <w:rsid w:val="007056B1"/>
     <w:rsid w:val="007067E7"/>
     <w:rsid w:val="00707B13"/>
     <w:rsid w:val="0071203B"/>
     <w:rsid w:val="00714D9A"/>
+    <w:rsid w:val="007174A6"/>
     <w:rsid w:val="00717655"/>
     <w:rsid w:val="007202ED"/>
+    <w:rsid w:val="0072578D"/>
     <w:rsid w:val="00726076"/>
     <w:rsid w:val="00730AF9"/>
     <w:rsid w:val="00733A38"/>
     <w:rsid w:val="0073502A"/>
+    <w:rsid w:val="00743D25"/>
     <w:rsid w:val="00750287"/>
     <w:rsid w:val="00750E36"/>
     <w:rsid w:val="00753555"/>
     <w:rsid w:val="007538F1"/>
     <w:rsid w:val="007609E3"/>
     <w:rsid w:val="007644A8"/>
     <w:rsid w:val="00765523"/>
     <w:rsid w:val="00766D4C"/>
     <w:rsid w:val="00767A7A"/>
     <w:rsid w:val="00767CA8"/>
     <w:rsid w:val="00770F49"/>
     <w:rsid w:val="00771D39"/>
     <w:rsid w:val="00772B01"/>
     <w:rsid w:val="0078043A"/>
+    <w:rsid w:val="00781356"/>
     <w:rsid w:val="007818D0"/>
+    <w:rsid w:val="00782DBA"/>
     <w:rsid w:val="0078680D"/>
+    <w:rsid w:val="007872BA"/>
     <w:rsid w:val="00797380"/>
+    <w:rsid w:val="007A0507"/>
     <w:rsid w:val="007A4446"/>
     <w:rsid w:val="007A58B4"/>
     <w:rsid w:val="007A6473"/>
     <w:rsid w:val="007A6FE8"/>
     <w:rsid w:val="007B15B0"/>
     <w:rsid w:val="007B347A"/>
     <w:rsid w:val="007B4A1B"/>
     <w:rsid w:val="007B74A3"/>
+    <w:rsid w:val="007C2FF8"/>
     <w:rsid w:val="007C35C3"/>
     <w:rsid w:val="007D3BEA"/>
     <w:rsid w:val="007E15F0"/>
+    <w:rsid w:val="007E31D0"/>
     <w:rsid w:val="007E3B95"/>
     <w:rsid w:val="007E4A13"/>
     <w:rsid w:val="007E4A7F"/>
+    <w:rsid w:val="007E64E3"/>
+    <w:rsid w:val="007F2312"/>
     <w:rsid w:val="007F266F"/>
     <w:rsid w:val="008056B7"/>
+    <w:rsid w:val="00806160"/>
     <w:rsid w:val="00807E46"/>
     <w:rsid w:val="008103B5"/>
     <w:rsid w:val="008109BD"/>
     <w:rsid w:val="00811057"/>
+    <w:rsid w:val="0081306D"/>
     <w:rsid w:val="0081671A"/>
     <w:rsid w:val="0082052B"/>
+    <w:rsid w:val="00823F2C"/>
     <w:rsid w:val="008241D0"/>
     <w:rsid w:val="00826344"/>
     <w:rsid w:val="00830210"/>
     <w:rsid w:val="008342A7"/>
     <w:rsid w:val="008356ED"/>
     <w:rsid w:val="00835DBE"/>
     <w:rsid w:val="00836D09"/>
     <w:rsid w:val="0083738C"/>
     <w:rsid w:val="0083799A"/>
     <w:rsid w:val="00845E89"/>
     <w:rsid w:val="008467F4"/>
     <w:rsid w:val="008472A0"/>
+    <w:rsid w:val="00852436"/>
     <w:rsid w:val="008539E7"/>
     <w:rsid w:val="00853CA0"/>
     <w:rsid w:val="0085469F"/>
+    <w:rsid w:val="00855033"/>
     <w:rsid w:val="00857E14"/>
     <w:rsid w:val="00862CD9"/>
     <w:rsid w:val="00863863"/>
+    <w:rsid w:val="0086390C"/>
+    <w:rsid w:val="00865309"/>
     <w:rsid w:val="008674B6"/>
     <w:rsid w:val="0087035D"/>
     <w:rsid w:val="00880E88"/>
     <w:rsid w:val="00883E1B"/>
     <w:rsid w:val="008845F2"/>
     <w:rsid w:val="0088566B"/>
     <w:rsid w:val="008857F5"/>
     <w:rsid w:val="008936B4"/>
     <w:rsid w:val="00896284"/>
     <w:rsid w:val="008977A1"/>
     <w:rsid w:val="008A15F8"/>
     <w:rsid w:val="008B3464"/>
     <w:rsid w:val="008B500E"/>
     <w:rsid w:val="008B51EF"/>
     <w:rsid w:val="008B720E"/>
     <w:rsid w:val="008C05F4"/>
     <w:rsid w:val="008C5AAA"/>
     <w:rsid w:val="008D0F80"/>
+    <w:rsid w:val="008E017D"/>
     <w:rsid w:val="008E07CF"/>
     <w:rsid w:val="008E2A68"/>
     <w:rsid w:val="008E3CD8"/>
     <w:rsid w:val="008F0041"/>
     <w:rsid w:val="008F1139"/>
     <w:rsid w:val="008F2FE3"/>
     <w:rsid w:val="008F3EF1"/>
     <w:rsid w:val="008F4EDE"/>
+    <w:rsid w:val="008F5414"/>
+    <w:rsid w:val="009003CA"/>
     <w:rsid w:val="00900A04"/>
     <w:rsid w:val="00901014"/>
     <w:rsid w:val="00901D8C"/>
     <w:rsid w:val="009043EA"/>
     <w:rsid w:val="0090755E"/>
+    <w:rsid w:val="00910A3B"/>
     <w:rsid w:val="009114A5"/>
     <w:rsid w:val="009126F6"/>
     <w:rsid w:val="0091510C"/>
     <w:rsid w:val="0091794C"/>
     <w:rsid w:val="00923577"/>
     <w:rsid w:val="00927937"/>
     <w:rsid w:val="009365DB"/>
     <w:rsid w:val="00940CEE"/>
     <w:rsid w:val="009419A8"/>
     <w:rsid w:val="00944EDF"/>
+    <w:rsid w:val="009457EA"/>
+    <w:rsid w:val="00954E49"/>
     <w:rsid w:val="009625D5"/>
     <w:rsid w:val="00964789"/>
     <w:rsid w:val="0096478E"/>
     <w:rsid w:val="00964A75"/>
     <w:rsid w:val="00964BF0"/>
     <w:rsid w:val="009669A7"/>
     <w:rsid w:val="00966A67"/>
     <w:rsid w:val="00971434"/>
     <w:rsid w:val="00974B7E"/>
     <w:rsid w:val="00977DBE"/>
     <w:rsid w:val="00981238"/>
     <w:rsid w:val="00982CE8"/>
     <w:rsid w:val="00982E71"/>
+    <w:rsid w:val="00991779"/>
     <w:rsid w:val="009955DA"/>
     <w:rsid w:val="00996AFA"/>
     <w:rsid w:val="009970BF"/>
     <w:rsid w:val="009B0C76"/>
+    <w:rsid w:val="009B483D"/>
     <w:rsid w:val="009B5A34"/>
     <w:rsid w:val="009B7DFB"/>
     <w:rsid w:val="009C52F4"/>
     <w:rsid w:val="009D281B"/>
     <w:rsid w:val="009F40D9"/>
     <w:rsid w:val="009F49B7"/>
     <w:rsid w:val="009F4D5A"/>
     <w:rsid w:val="009F5E82"/>
     <w:rsid w:val="009F6979"/>
     <w:rsid w:val="009F6C2F"/>
     <w:rsid w:val="00A00DBF"/>
+    <w:rsid w:val="00A0506E"/>
     <w:rsid w:val="00A1105C"/>
     <w:rsid w:val="00A12746"/>
     <w:rsid w:val="00A12A26"/>
     <w:rsid w:val="00A140B4"/>
+    <w:rsid w:val="00A1556F"/>
     <w:rsid w:val="00A17D0B"/>
+    <w:rsid w:val="00A20C80"/>
     <w:rsid w:val="00A20CEB"/>
+    <w:rsid w:val="00A213BA"/>
     <w:rsid w:val="00A23009"/>
     <w:rsid w:val="00A2460B"/>
     <w:rsid w:val="00A25BFF"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A275A8"/>
     <w:rsid w:val="00A27F15"/>
     <w:rsid w:val="00A30070"/>
+    <w:rsid w:val="00A32CCE"/>
     <w:rsid w:val="00A36220"/>
+    <w:rsid w:val="00A41B67"/>
     <w:rsid w:val="00A41FD6"/>
     <w:rsid w:val="00A459E5"/>
     <w:rsid w:val="00A471B7"/>
     <w:rsid w:val="00A544DA"/>
     <w:rsid w:val="00A54574"/>
     <w:rsid w:val="00A5576E"/>
     <w:rsid w:val="00A604D5"/>
     <w:rsid w:val="00A612B2"/>
     <w:rsid w:val="00A63B34"/>
     <w:rsid w:val="00A642DC"/>
     <w:rsid w:val="00A64D43"/>
     <w:rsid w:val="00A714D1"/>
     <w:rsid w:val="00A77A98"/>
     <w:rsid w:val="00A80143"/>
     <w:rsid w:val="00A8554F"/>
+    <w:rsid w:val="00A902B7"/>
     <w:rsid w:val="00A93588"/>
     <w:rsid w:val="00A93BB8"/>
     <w:rsid w:val="00A94740"/>
+    <w:rsid w:val="00A950DD"/>
     <w:rsid w:val="00A95BAF"/>
     <w:rsid w:val="00A96AB5"/>
     <w:rsid w:val="00A97686"/>
     <w:rsid w:val="00AA0DCA"/>
     <w:rsid w:val="00AA2628"/>
+    <w:rsid w:val="00AA4BED"/>
     <w:rsid w:val="00AA68A3"/>
     <w:rsid w:val="00AB1F51"/>
     <w:rsid w:val="00AB6D32"/>
     <w:rsid w:val="00AB75CD"/>
+    <w:rsid w:val="00AC1575"/>
+    <w:rsid w:val="00AC2158"/>
+    <w:rsid w:val="00AD38C8"/>
     <w:rsid w:val="00AD6E63"/>
     <w:rsid w:val="00AD769F"/>
+    <w:rsid w:val="00AE06B3"/>
     <w:rsid w:val="00AE3F50"/>
     <w:rsid w:val="00AE533B"/>
     <w:rsid w:val="00AE5812"/>
     <w:rsid w:val="00AE6265"/>
     <w:rsid w:val="00AF0274"/>
     <w:rsid w:val="00AF2AA4"/>
     <w:rsid w:val="00AF2C7D"/>
+    <w:rsid w:val="00B01676"/>
     <w:rsid w:val="00B01CE4"/>
     <w:rsid w:val="00B035D1"/>
+    <w:rsid w:val="00B0744C"/>
     <w:rsid w:val="00B0761E"/>
     <w:rsid w:val="00B07ED8"/>
+    <w:rsid w:val="00B11275"/>
     <w:rsid w:val="00B121D5"/>
     <w:rsid w:val="00B17D46"/>
     <w:rsid w:val="00B23D29"/>
     <w:rsid w:val="00B32A61"/>
     <w:rsid w:val="00B32C90"/>
     <w:rsid w:val="00B37C30"/>
     <w:rsid w:val="00B40DD5"/>
+    <w:rsid w:val="00B43207"/>
     <w:rsid w:val="00B45A83"/>
     <w:rsid w:val="00B46ED8"/>
     <w:rsid w:val="00B4738E"/>
     <w:rsid w:val="00B5394D"/>
     <w:rsid w:val="00B61437"/>
+    <w:rsid w:val="00B63044"/>
     <w:rsid w:val="00B6448C"/>
     <w:rsid w:val="00B723F4"/>
     <w:rsid w:val="00B80B56"/>
     <w:rsid w:val="00B82011"/>
     <w:rsid w:val="00B8551D"/>
     <w:rsid w:val="00B92C3C"/>
     <w:rsid w:val="00BA47B1"/>
+    <w:rsid w:val="00BA4858"/>
     <w:rsid w:val="00BB455E"/>
     <w:rsid w:val="00BB6D22"/>
     <w:rsid w:val="00BB718D"/>
     <w:rsid w:val="00BC168E"/>
     <w:rsid w:val="00BC3941"/>
     <w:rsid w:val="00BC46AD"/>
     <w:rsid w:val="00BC492B"/>
     <w:rsid w:val="00BC4C75"/>
     <w:rsid w:val="00BD4272"/>
     <w:rsid w:val="00BE015D"/>
     <w:rsid w:val="00BE0C17"/>
     <w:rsid w:val="00BE16B0"/>
     <w:rsid w:val="00BE4754"/>
     <w:rsid w:val="00BF042A"/>
     <w:rsid w:val="00BF75B3"/>
     <w:rsid w:val="00C01210"/>
     <w:rsid w:val="00C013C5"/>
     <w:rsid w:val="00C01D0E"/>
     <w:rsid w:val="00C049B3"/>
     <w:rsid w:val="00C04D28"/>
     <w:rsid w:val="00C06421"/>
+    <w:rsid w:val="00C101B0"/>
     <w:rsid w:val="00C10EA8"/>
     <w:rsid w:val="00C14402"/>
     <w:rsid w:val="00C1499F"/>
     <w:rsid w:val="00C22474"/>
+    <w:rsid w:val="00C2256B"/>
     <w:rsid w:val="00C23F52"/>
     <w:rsid w:val="00C34792"/>
     <w:rsid w:val="00C44C45"/>
+    <w:rsid w:val="00C46E86"/>
     <w:rsid w:val="00C5054E"/>
     <w:rsid w:val="00C564AD"/>
     <w:rsid w:val="00C64B97"/>
+    <w:rsid w:val="00C65952"/>
     <w:rsid w:val="00C7421D"/>
     <w:rsid w:val="00C7564E"/>
     <w:rsid w:val="00C756C8"/>
+    <w:rsid w:val="00C757B2"/>
     <w:rsid w:val="00C75870"/>
     <w:rsid w:val="00C76E43"/>
+    <w:rsid w:val="00C76EA3"/>
     <w:rsid w:val="00C77F9E"/>
     <w:rsid w:val="00C82AD3"/>
     <w:rsid w:val="00C85C55"/>
     <w:rsid w:val="00C91C4E"/>
     <w:rsid w:val="00C9584B"/>
     <w:rsid w:val="00C96E32"/>
     <w:rsid w:val="00C97E2D"/>
     <w:rsid w:val="00CA010C"/>
     <w:rsid w:val="00CA1258"/>
+    <w:rsid w:val="00CA143F"/>
     <w:rsid w:val="00CA1DA0"/>
     <w:rsid w:val="00CA315B"/>
+    <w:rsid w:val="00CA3F57"/>
     <w:rsid w:val="00CA50B2"/>
+    <w:rsid w:val="00CA7226"/>
     <w:rsid w:val="00CB32F4"/>
     <w:rsid w:val="00CB45FB"/>
     <w:rsid w:val="00CB51A4"/>
     <w:rsid w:val="00CB6DE1"/>
+    <w:rsid w:val="00CD1F51"/>
     <w:rsid w:val="00CD2918"/>
     <w:rsid w:val="00CE263E"/>
     <w:rsid w:val="00CE537A"/>
     <w:rsid w:val="00CE63F2"/>
     <w:rsid w:val="00CE7B1D"/>
     <w:rsid w:val="00CF072A"/>
     <w:rsid w:val="00CF28CC"/>
+    <w:rsid w:val="00CF7728"/>
     <w:rsid w:val="00D03C3D"/>
     <w:rsid w:val="00D046BE"/>
     <w:rsid w:val="00D108D0"/>
     <w:rsid w:val="00D125A2"/>
     <w:rsid w:val="00D23CB2"/>
     <w:rsid w:val="00D26001"/>
     <w:rsid w:val="00D27A94"/>
     <w:rsid w:val="00D3307D"/>
     <w:rsid w:val="00D332A4"/>
     <w:rsid w:val="00D33E8B"/>
     <w:rsid w:val="00D36499"/>
     <w:rsid w:val="00D41092"/>
+    <w:rsid w:val="00D56BAB"/>
     <w:rsid w:val="00D62C46"/>
+    <w:rsid w:val="00D64948"/>
     <w:rsid w:val="00D66A01"/>
     <w:rsid w:val="00D67011"/>
+    <w:rsid w:val="00D73ED2"/>
     <w:rsid w:val="00D7400F"/>
     <w:rsid w:val="00D7736A"/>
     <w:rsid w:val="00D77BDE"/>
     <w:rsid w:val="00D80D21"/>
+    <w:rsid w:val="00D90279"/>
     <w:rsid w:val="00DA1D34"/>
     <w:rsid w:val="00DA2E89"/>
+    <w:rsid w:val="00DB0D6A"/>
     <w:rsid w:val="00DB0FFF"/>
+    <w:rsid w:val="00DB1206"/>
+    <w:rsid w:val="00DB2B50"/>
     <w:rsid w:val="00DB2E15"/>
     <w:rsid w:val="00DC3F8C"/>
+    <w:rsid w:val="00DC49B9"/>
     <w:rsid w:val="00DC6E13"/>
     <w:rsid w:val="00DD3CBD"/>
     <w:rsid w:val="00DD4FFA"/>
+    <w:rsid w:val="00DD58A9"/>
     <w:rsid w:val="00DD645A"/>
     <w:rsid w:val="00DE0BA9"/>
     <w:rsid w:val="00DE15D9"/>
     <w:rsid w:val="00DE51F3"/>
     <w:rsid w:val="00DE65A5"/>
     <w:rsid w:val="00DF42EC"/>
     <w:rsid w:val="00E01F48"/>
+    <w:rsid w:val="00E03163"/>
     <w:rsid w:val="00E06B12"/>
+    <w:rsid w:val="00E06C6F"/>
+    <w:rsid w:val="00E10712"/>
     <w:rsid w:val="00E11F05"/>
     <w:rsid w:val="00E16EEE"/>
     <w:rsid w:val="00E2261F"/>
     <w:rsid w:val="00E317A8"/>
     <w:rsid w:val="00E328A0"/>
     <w:rsid w:val="00E35FE7"/>
     <w:rsid w:val="00E5148E"/>
     <w:rsid w:val="00E61C8D"/>
     <w:rsid w:val="00E65A43"/>
     <w:rsid w:val="00E66B12"/>
+    <w:rsid w:val="00E66CD1"/>
     <w:rsid w:val="00E675A2"/>
     <w:rsid w:val="00E67972"/>
     <w:rsid w:val="00E7187B"/>
     <w:rsid w:val="00E74DC3"/>
     <w:rsid w:val="00E76D59"/>
     <w:rsid w:val="00E81578"/>
     <w:rsid w:val="00E8246F"/>
+    <w:rsid w:val="00E846D1"/>
     <w:rsid w:val="00E849A1"/>
     <w:rsid w:val="00E85F81"/>
     <w:rsid w:val="00E86BB3"/>
     <w:rsid w:val="00E90D6A"/>
     <w:rsid w:val="00E948DE"/>
+    <w:rsid w:val="00EA10B3"/>
     <w:rsid w:val="00EA1528"/>
     <w:rsid w:val="00EA4EAB"/>
     <w:rsid w:val="00EA7307"/>
     <w:rsid w:val="00EB1240"/>
     <w:rsid w:val="00EB2AC2"/>
     <w:rsid w:val="00EB62A5"/>
     <w:rsid w:val="00EC2269"/>
     <w:rsid w:val="00EC5C3B"/>
+    <w:rsid w:val="00EC7623"/>
     <w:rsid w:val="00ED0C1B"/>
     <w:rsid w:val="00ED3B5E"/>
     <w:rsid w:val="00ED683F"/>
+    <w:rsid w:val="00ED6A53"/>
     <w:rsid w:val="00ED6E38"/>
     <w:rsid w:val="00ED77B8"/>
     <w:rsid w:val="00EE084B"/>
+    <w:rsid w:val="00EE5398"/>
     <w:rsid w:val="00EE71D8"/>
+    <w:rsid w:val="00EF1133"/>
     <w:rsid w:val="00EF2D8B"/>
     <w:rsid w:val="00EF37C2"/>
     <w:rsid w:val="00EF4259"/>
     <w:rsid w:val="00EF44B0"/>
     <w:rsid w:val="00EF6F8D"/>
     <w:rsid w:val="00F06B96"/>
     <w:rsid w:val="00F11981"/>
     <w:rsid w:val="00F14228"/>
     <w:rsid w:val="00F171AB"/>
+    <w:rsid w:val="00F237B9"/>
     <w:rsid w:val="00F273CC"/>
     <w:rsid w:val="00F3497A"/>
+    <w:rsid w:val="00F34FFF"/>
     <w:rsid w:val="00F35BAB"/>
     <w:rsid w:val="00F369B9"/>
     <w:rsid w:val="00F376FA"/>
+    <w:rsid w:val="00F4098F"/>
     <w:rsid w:val="00F424E8"/>
     <w:rsid w:val="00F42DBC"/>
     <w:rsid w:val="00F43EF5"/>
     <w:rsid w:val="00F47F08"/>
     <w:rsid w:val="00F5047F"/>
+    <w:rsid w:val="00F5118A"/>
     <w:rsid w:val="00F517B0"/>
     <w:rsid w:val="00F53161"/>
     <w:rsid w:val="00F55A04"/>
+    <w:rsid w:val="00F562CB"/>
+    <w:rsid w:val="00F61E42"/>
     <w:rsid w:val="00F62C89"/>
     <w:rsid w:val="00F63A5F"/>
     <w:rsid w:val="00F643CF"/>
+    <w:rsid w:val="00F65A42"/>
     <w:rsid w:val="00F70584"/>
     <w:rsid w:val="00F717AD"/>
+    <w:rsid w:val="00F74A83"/>
     <w:rsid w:val="00F765E1"/>
     <w:rsid w:val="00F77B61"/>
     <w:rsid w:val="00F8221F"/>
+    <w:rsid w:val="00F87F70"/>
     <w:rsid w:val="00F90B4E"/>
     <w:rsid w:val="00F92D61"/>
+    <w:rsid w:val="00FA1489"/>
+    <w:rsid w:val="00FA4619"/>
     <w:rsid w:val="00FA73BD"/>
     <w:rsid w:val="00FB0D79"/>
     <w:rsid w:val="00FB18A1"/>
     <w:rsid w:val="00FB1C08"/>
     <w:rsid w:val="00FB1CDB"/>
     <w:rsid w:val="00FB4BD7"/>
+    <w:rsid w:val="00FC0EAF"/>
+    <w:rsid w:val="00FC157B"/>
+    <w:rsid w:val="00FC1CDC"/>
     <w:rsid w:val="00FC1D0F"/>
+    <w:rsid w:val="00FC31CA"/>
     <w:rsid w:val="00FC54EF"/>
     <w:rsid w:val="00FD5384"/>
     <w:rsid w:val="00FD5E6F"/>
     <w:rsid w:val="00FE0AB7"/>
     <w:rsid w:val="00FE2B46"/>
     <w:rsid w:val="00FF66F6"/>
+    <w:rsid w:val="09545627"/>
+    <w:rsid w:val="0D25CE6A"/>
+    <w:rsid w:val="30BE2694"/>
+    <w:rsid w:val="31D1D4D7"/>
+    <w:rsid w:val="38E5092D"/>
+    <w:rsid w:val="3FD5AFA4"/>
+    <w:rsid w:val="42AD0CC8"/>
+    <w:rsid w:val="70262482"/>
+    <w:rsid w:val="784EE966"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43D34C4D"/>
-  <w15:docId w15:val="{823D38AD-DA0D-4DD5-997E-FB136455B7CD}"/>
+  <w15:docId w15:val="{11608FB9-2A6D-42C3-BA47-B098BE6C1A12}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7243,51 +7441,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0006358E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="legp2paratext">
     <w:name w:val="legp2paratext"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009114A5"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="33773593">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="123012042">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7851,68 +8049,69 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{348EB36C-3028-4D83-B1AE-F9A1A9DEB9C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7762</Characters>
+  <Pages>8</Pages>
+  <Words>1541</Words>
+  <Characters>8480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>314</Lines>
+  <Paragraphs>169</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Vehicle Certification Agency</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9105</CharactersWithSpaces>
+  <CharactersWithSpaces>9852</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Monica Vidana-Tucker</dc:creator>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>