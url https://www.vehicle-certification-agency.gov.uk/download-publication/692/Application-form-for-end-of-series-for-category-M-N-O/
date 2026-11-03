--- v1 (2026-07-27)
+++ v2 (2026-11-03)
@@ -910,109 +910,67 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.10.2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D282989" w14:textId="77777777" w:rsidR="00D03C3D" w:rsidRDefault="00D03C3D" w:rsidP="00D03C3D">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Further information: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A8F2C19" w14:textId="38CE56A5" w:rsidR="00D03C3D" w:rsidRDefault="00D03C3D" w:rsidP="00D03C3D">
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="5A8F2C19" w14:textId="38CE56A5" w:rsidR="00D03C3D" w:rsidRPr="007F0B8E" w:rsidRDefault="00D03C3D" w:rsidP="00D03C3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F0B8E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justification required as detailed in part 5 within this form (Annex II justification not required) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D0E41E6" w14:textId="77777777" w:rsidR="003F2D02" w:rsidRDefault="003F2D02" w:rsidP="00AE3F50">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="21433E63" w14:textId="77777777" w:rsidR="003F2D02" w:rsidRDefault="008B51EF" w:rsidP="007E4A7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1140,59 +1098,59 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> in Northern Ireland only </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF0274">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>for:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="5441" w:type="dxa"/>
+              <w:tblW w:w="5585" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4874"/>
-              <w:gridCol w:w="567"/>
+              <w:gridCol w:w="711"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="276C52B2" w14:textId="484B12EC" w:rsidTr="0013136D">
+            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="276C52B2" w14:textId="484B12EC" w:rsidTr="00C45AC1">
               <w:trPr>
                 <w:trHeight w:val="1410"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4874" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="70E1A36E" w14:textId="54529093" w:rsidR="005852C8" w:rsidRPr="00A459E5" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1210,177 +1168,177 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A459E5">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>R</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>14.09 approvals as defined in paragraph 14.28 of UN R14.09 (M and N vehicle categories)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="567" w:type="dxa"/>
+                  <w:tcW w:w="711" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="0321B07E" w14:textId="77777777" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="25114BC4" w14:textId="4542843E" w:rsidTr="0013136D">
+            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="25114BC4" w14:textId="4542843E" w:rsidTr="00C45AC1">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4874" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="393E4607" w14:textId="304184E5" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>Certain UN R79.04 approvals as defined in paragraph 12.3.5 of UN R79.04 (M, N and O vehicle categories)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="567" w:type="dxa"/>
+                  <w:tcW w:w="711" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="23D824E1" w14:textId="77777777" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="42EE6A32" w14:textId="73DDAF47" w:rsidTr="0013136D">
+            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="42EE6A32" w14:textId="73DDAF47" w:rsidTr="00C45AC1">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4874" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="11389665" w14:textId="18F6D3E4" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>UN R100.03 (M and N vehicle categories)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="567" w:type="dxa"/>
+                  <w:tcW w:w="711" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="1A9A1C53" w14:textId="77777777" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="13A3FCBB" w14:textId="767B6849">
+            <w:tr w:rsidR="005852C8" w:rsidRPr="00A459E5" w14:paraId="13A3FCBB" w14:textId="767B6849" w:rsidTr="00C45AC1">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5441" w:type="dxa"/>
+                  <w:tcW w:w="5585" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="775C9EB8" w14:textId="6857EE83" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003F3A97">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                     <w:t>Please confirm which subject you would like to derogate</w:t>
                   </w:r>
@@ -1500,63 +1458,50 @@
             </w:r>
             <w:r w:rsidRPr="0045241A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="0045241A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="34C03304" w14:textId="64A17805" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
-[...11 lines deleted...]
-          </w:p>
           <w:p w14:paraId="62113573" w14:textId="0F8CBBC6" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>28/02/2027 (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005852C8" w:rsidRPr="00E11F05" w14:paraId="43D34C91" w14:textId="576D25B7" w:rsidTr="70262482">
         <w:trPr>
           <w:trHeight w:val="4991"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D34C87" w14:textId="383473D5" w:rsidR="005852C8" w:rsidRPr="00CE263E" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
@@ -1653,60 +1598,60 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> affected vehicles</w:t>
             </w:r>
             <w:r w:rsidRPr="00322B07">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00322B07">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="5865" w:type="dxa"/>
+              <w:tblW w:w="5444" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1683"/>
               <w:gridCol w:w="2225"/>
-              <w:gridCol w:w="1957"/>
+              <w:gridCol w:w="1536"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00322B07" w:rsidRPr="00322B07" w14:paraId="0ABBBE29" w14:textId="77777777" w:rsidTr="00CA7226">
+            <w:tr w:rsidR="00322B07" w:rsidRPr="00322B07" w14:paraId="0ABBBE29" w14:textId="77777777" w:rsidTr="00C45AC1">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1683" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2E7458F0" w14:textId="7AF5D214" w:rsidR="00322B07" w:rsidRPr="00550B95" w:rsidRDefault="00656CAD" w:rsidP="00322B07">
                   <w:pPr>
                     <w:spacing w:after="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
@@ -1746,82 +1691,82 @@
                       <w:bCs/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>UN R125</w:t>
                   </w:r>
                   <w:r w:rsidR="00327656">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>.0</w:t>
                   </w:r>
                   <w:r w:rsidR="004F2267">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1957" w:type="dxa"/>
+                  <w:tcW w:w="1536" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3DA8AB2D" w14:textId="56D79F70" w:rsidR="00322B07" w:rsidRPr="00550B95" w:rsidRDefault="00DC49B9" w:rsidP="00322B07">
                   <w:pPr>
                     <w:spacing w:after="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00526C7D">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>EU 2021/535 Annex II</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00322B07" w:rsidRPr="00322B07" w14:paraId="50B76A34" w14:textId="77777777" w:rsidTr="00CA7226">
+            <w:tr w:rsidR="00322B07" w:rsidRPr="00322B07" w14:paraId="50B76A34" w14:textId="77777777" w:rsidTr="00C45AC1">
               <w:trPr>
                 <w:trHeight w:val="320"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1683" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5F7AD215" w14:textId="53FBC420" w:rsidR="003D0F80" w:rsidRPr="00550B95" w:rsidRDefault="00DC49B9" w:rsidP="00322B07">
                   <w:pPr>
                     <w:spacing w:after="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00526C7D">
@@ -1846,79 +1791,79 @@
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="05DA4966" w14:textId="34452F4C" w:rsidR="00322B07" w:rsidRPr="00550B95" w:rsidRDefault="00675CED" w:rsidP="00322B07">
                   <w:pPr>
                     <w:spacing w:after="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                     <w:t>EU 2023/2590</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1957" w:type="dxa"/>
+                  <w:tcW w:w="1536" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="223E7266" w14:textId="6F9F7942" w:rsidR="00322B07" w:rsidRPr="00550B95" w:rsidRDefault="00322B07" w:rsidP="00322B07">
                   <w:pPr>
                     <w:spacing w:after="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00954E49" w:rsidRPr="00322B07" w14:paraId="558B4313" w14:textId="77777777">
+            <w:tr w:rsidR="00954E49" w:rsidRPr="00322B07" w14:paraId="558B4313" w14:textId="77777777" w:rsidTr="00C45AC1">
               <w:trPr>
                 <w:trHeight w:val="630"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5865" w:type="dxa"/>
+                  <w:tcW w:w="5444" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="04F8BD85" w14:textId="4871CEB7" w:rsidR="00954E49" w:rsidRPr="00322B07" w:rsidRDefault="00954E49" w:rsidP="00322B07">
                   <w:pPr>
                     <w:spacing w:after="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00322B07">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:bCs/>
@@ -2757,89 +2702,99 @@
               <w:t xml:space="preserve">Justification required as detailed in part 5 within this form (Annex II justification </w:t>
             </w:r>
             <w:r w:rsidRPr="00322B07">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="00322B07">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> required)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Please note within part 5 for which subjects </w:t>
+              <w:t xml:space="preserve">. Please note </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">within part 5 for which subjects </w:t>
             </w:r>
             <w:r w:rsidR="009457EA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">derogation is being sought. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="180DAFA6" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="70262482">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>06/07/2027 (S)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D43482F" w14:textId="461A1AF4" w:rsidR="00FC0EAF" w:rsidRPr="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06/01/2028 (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F87F70" w:rsidRPr="00E11F05" w14:paraId="2675FBB2" w14:textId="77777777" w:rsidTr="70262482">
         <w:trPr>
           <w:trHeight w:val="3148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
@@ -3141,50 +3096,489 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007500B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30/06/2027 (S)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DCB2C78" w14:textId="01D08C7F" w:rsidR="0007500B" w:rsidRPr="0007500B" w:rsidRDefault="0007500B" w:rsidP="00F74A83">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007500B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>31/12/2027 (M)</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004155BB" w:rsidRPr="00E11F05" w14:paraId="370ECDB3" w14:textId="77777777" w:rsidTr="70262482">
+        <w:trPr>
+          <w:trHeight w:val="3148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D1C0A6" w14:textId="77777777" w:rsidR="004155BB" w:rsidRPr="00CE263E" w:rsidRDefault="004155BB" w:rsidP="005852C8">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D87CD7" w14:textId="798E84C7" w:rsidR="004155BB" w:rsidRDefault="0057494E" w:rsidP="005852C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Regulation GB</w:t>
+            </w:r>
+            <w:r w:rsidR="00387389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2015/758 as amended by </w:t>
+            </w:r>
+            <w:r w:rsidR="00C70B3B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SI </w:t>
+            </w:r>
+            <w:r w:rsidR="00387389">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+            <w:r w:rsidR="00C70B3B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No. 661</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE4D64">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Article 5 (8) and Regulation (EU) </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00E26CB0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00F87523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E26CB0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>758</w:t>
+            </w:r>
+            <w:r w:rsidR="00F87523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as amended by 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F35C7F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="00F87523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00F35C7F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1180</w:t>
+            </w:r>
+            <w:r w:rsidR="00F87523">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, Art</w:t>
+            </w:r>
+            <w:r w:rsidR="001F78A0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>icle 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00090F3C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7AF309" w14:textId="77777777" w:rsidR="004155BB" w:rsidRDefault="004155BB" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5829D1" w14:textId="77777777" w:rsidR="004155BB" w:rsidRDefault="004155BB" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mandatory compliance in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C45AC1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Great Britain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C45AC1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Northern Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>eCall</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> concerning M1 and N1 vehicles.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D08813" w14:textId="77777777" w:rsidR="0057494E" w:rsidRDefault="0057494E" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51212A8E" w14:textId="77777777" w:rsidR="0057494E" w:rsidRDefault="0057494E" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45AC1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Into force:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 01.01.2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7DD52E" w14:textId="5013A04D" w:rsidR="0057494E" w:rsidRDefault="0057494E" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45AC1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Eligible Vehicle:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Manufactured before: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1B98">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>01.10.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7654D34C" w14:textId="77777777" w:rsidR="0057494E" w:rsidRPr="00C45AC1" w:rsidRDefault="0057494E" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45AC1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Further information: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A3A2A74" w14:textId="33427336" w:rsidR="0057494E" w:rsidRPr="000903CE" w:rsidRDefault="0057494E" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000903CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ustification required as detailed in part 5 within this form (Annex II justification </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A272AF7" w14:textId="7977C1A9" w:rsidR="004155BB" w:rsidRDefault="001F78A0" w:rsidP="70262482">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>31/12/202</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1B98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2392213C" w14:textId="3676B3E0" w:rsidR="00FE1B98" w:rsidRPr="00FE1B98" w:rsidRDefault="00FE1B98" w:rsidP="000903CE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="007B23C2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/06/2028 (M)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="247BA8FE" w14:textId="16675A74" w:rsidR="001F78A0" w:rsidRPr="001F78A0" w:rsidRDefault="001F78A0" w:rsidP="000903CE">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005852C8" w:rsidRPr="00E11F05" w14:paraId="472359E8" w14:textId="77777777" w:rsidTr="70262482">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="28" w:type="dxa"/>
           <w:trHeight w:val="820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="653958D5" w14:textId="5C03398F" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4692,58 +5086,58 @@
         <w:t>n Scotland or Northern Ireland by a fine not exceeding level 5 on the standard scale or (in the case of an individual) by imprisonment for a term not exceeding three months, or by both.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34D18" w14:textId="77777777" w:rsidR="00EB2AC2" w:rsidRPr="00036E76" w:rsidRDefault="00EB2AC2" w:rsidP="00EB2AC2">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB2AC2" w:rsidRPr="00036E76" w:rsidSect="00883E1B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67A8EB1D" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
+    <w:p w14:paraId="2A7052F9" w14:textId="77777777" w:rsidR="004C0C4C" w:rsidRDefault="004C0C4C" w:rsidP="001E3989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C4D5CE4" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
+    <w:p w14:paraId="594B102C" w14:textId="77777777" w:rsidR="004C0C4C" w:rsidRDefault="004C0C4C" w:rsidP="001E3989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4805,65 +5199,63 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-1915539906"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1669238322"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="43D34D25" w14:textId="77777777" w:rsidR="00C013C5" w:rsidRPr="00C013C5" w:rsidRDefault="00C013C5">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
@@ -4928,268 +5320,268 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00F70584">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="43D34D26" w14:textId="7461E172" w:rsidR="00C013C5" w:rsidRPr="009955DA" w:rsidRDefault="00E948DE" w:rsidP="00B0761E">
+  <w:p w14:paraId="43D34D26" w14:textId="1C472D67" w:rsidR="00C013C5" w:rsidRPr="009955DA" w:rsidRDefault="00E948DE" w:rsidP="00B0761E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="5245"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Document ID: </w:t>
     </w:r>
     <w:r w:rsidRPr="00E948DE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>LEG-FORM-005</w:t>
+      <w:t>LEG-FORM-</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007A5A5A">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>005</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev.: </w:t>
     </w:r>
     <w:r w:rsidR="00A902B7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00112CED">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev. Date: </w:t>
     </w:r>
-    <w:r w:rsidRPr="009955DA">
+    <w:r w:rsidR="00112CED">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>Oct</w:t>
     </w:r>
-    <w:r w:rsidR="005774DD">
+    <w:r w:rsidR="002A78D0">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>J</w:t>
-[...6 lines deleted...]
-      <w:t>uly</w:t>
+      <w:t>ober</w:t>
     </w:r>
     <w:r w:rsidR="00A94740">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="005774DD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56DD68D5" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
+    <w:p w14:paraId="038D04AC" w14:textId="77777777" w:rsidR="004C0C4C" w:rsidRDefault="004C0C4C" w:rsidP="001E3989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63B9520B" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
+    <w:p w14:paraId="0D3B85A8" w14:textId="77777777" w:rsidR="004C0C4C" w:rsidRDefault="004C0C4C" w:rsidP="001E3989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2643"/>
-      <w:gridCol w:w="6217"/>
+      <w:gridCol w:w="2642"/>
+      <w:gridCol w:w="6218"/>
       <w:gridCol w:w="972"/>
       <w:gridCol w:w="634"/>
     </w:tblGrid>
     <w:tr w:rsidR="001E3989" w14:paraId="43D34D1F" w14:textId="77777777" w:rsidTr="009955DA">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="651" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9039" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D1D" w14:textId="77777777" w:rsidR="001E3989" w:rsidRPr="00EF37C2" w:rsidRDefault="001E3989" w:rsidP="009955DA">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="992" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D1E" w14:textId="77777777" w:rsidR="001E3989" w:rsidRDefault="001E3989" w:rsidP="00393EE2">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00772B01" w:rsidRPr="00772B01" w14:paraId="43D34D23" w14:textId="77777777" w:rsidTr="00772B01">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D20" w14:textId="77777777" w:rsidR="00772B01" w:rsidRDefault="00772B01">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D34D27" wp14:editId="43D34D28">
-[...2 lines deleted...]
-                <wp:docPr id="1990808439" name="Picture 1990808439" descr="G:\New VCA Logo\New Logo Formats\VCA_Logo_PNG_Small.png"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D34D27" wp14:editId="358F7675">
+                <wp:extent cx="1211632" cy="1095375"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1990808439" name="Picture 1990808439"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1" descr="G:\New VCA Logo\New Logo Formats\VCA_Logo_PNG_Small.png"/>
+                        <pic:cNvPr id="1990808439" name="Picture 1990808439"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
-                      <pic:blipFill>
+                      <pic:blipFill rotWithShape="1">
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
-                        <a:srcRect/>
+                        <a:srcRect l="15060" t="15682" r="15682" b="15060"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1257300" cy="1095375"/>
+                          <a:ext cx="1211632" cy="1095375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8022" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D21" w14:textId="77777777" w:rsidR="00772B01" w:rsidRPr="00772B01" w:rsidRDefault="00772B01" w:rsidP="00772B01">
           <w:pPr>
@@ -5628,442 +6020,466 @@
     <w:rsid w:val="00004E7A"/>
     <w:rsid w:val="0001328E"/>
     <w:rsid w:val="0001516C"/>
     <w:rsid w:val="000248F2"/>
     <w:rsid w:val="0003153F"/>
     <w:rsid w:val="000316AE"/>
     <w:rsid w:val="000358A4"/>
     <w:rsid w:val="00036E76"/>
     <w:rsid w:val="00040675"/>
     <w:rsid w:val="0004229F"/>
     <w:rsid w:val="00044C5D"/>
     <w:rsid w:val="00045259"/>
     <w:rsid w:val="00051A56"/>
     <w:rsid w:val="00055E73"/>
     <w:rsid w:val="00055FD0"/>
     <w:rsid w:val="0006358E"/>
     <w:rsid w:val="0006455D"/>
     <w:rsid w:val="00071FD7"/>
     <w:rsid w:val="000744A5"/>
     <w:rsid w:val="0007500B"/>
     <w:rsid w:val="00077BF8"/>
     <w:rsid w:val="00080131"/>
     <w:rsid w:val="00082DF4"/>
     <w:rsid w:val="00083E41"/>
     <w:rsid w:val="000864F3"/>
+    <w:rsid w:val="000903CE"/>
+    <w:rsid w:val="00090F3C"/>
     <w:rsid w:val="0009316E"/>
     <w:rsid w:val="00097020"/>
     <w:rsid w:val="000A2D04"/>
     <w:rsid w:val="000A315B"/>
     <w:rsid w:val="000A474B"/>
     <w:rsid w:val="000A7003"/>
     <w:rsid w:val="000B28BA"/>
     <w:rsid w:val="000B2EA8"/>
     <w:rsid w:val="000B37B0"/>
     <w:rsid w:val="000C0EEA"/>
     <w:rsid w:val="000C11EC"/>
     <w:rsid w:val="000C723B"/>
     <w:rsid w:val="000D2E82"/>
     <w:rsid w:val="000D4B6A"/>
     <w:rsid w:val="000D4D16"/>
     <w:rsid w:val="000D55BE"/>
     <w:rsid w:val="000D6346"/>
     <w:rsid w:val="000D678F"/>
     <w:rsid w:val="000D7159"/>
     <w:rsid w:val="000E062A"/>
     <w:rsid w:val="000E214B"/>
     <w:rsid w:val="000E4919"/>
     <w:rsid w:val="000E7485"/>
     <w:rsid w:val="000F3699"/>
     <w:rsid w:val="000F4071"/>
     <w:rsid w:val="000F46B4"/>
     <w:rsid w:val="001011D7"/>
     <w:rsid w:val="00105CCA"/>
+    <w:rsid w:val="00112CED"/>
     <w:rsid w:val="00112DA5"/>
     <w:rsid w:val="00116FC7"/>
     <w:rsid w:val="0012141C"/>
     <w:rsid w:val="001220CC"/>
     <w:rsid w:val="001250FE"/>
     <w:rsid w:val="00125799"/>
+    <w:rsid w:val="0013117E"/>
     <w:rsid w:val="0013136D"/>
     <w:rsid w:val="001336B9"/>
     <w:rsid w:val="001338C6"/>
     <w:rsid w:val="001350C2"/>
     <w:rsid w:val="0014197A"/>
     <w:rsid w:val="00147208"/>
     <w:rsid w:val="00152ECC"/>
     <w:rsid w:val="00153932"/>
     <w:rsid w:val="001541AA"/>
     <w:rsid w:val="00155C7C"/>
     <w:rsid w:val="001614B9"/>
     <w:rsid w:val="001637DE"/>
     <w:rsid w:val="00165C71"/>
     <w:rsid w:val="00166EBB"/>
     <w:rsid w:val="00167551"/>
     <w:rsid w:val="0017677C"/>
     <w:rsid w:val="00190B6A"/>
     <w:rsid w:val="00191FF0"/>
     <w:rsid w:val="001951C9"/>
     <w:rsid w:val="00195C08"/>
     <w:rsid w:val="001A0B0F"/>
     <w:rsid w:val="001A51F0"/>
     <w:rsid w:val="001B06E1"/>
     <w:rsid w:val="001B1A4A"/>
     <w:rsid w:val="001B1BF4"/>
     <w:rsid w:val="001B74B1"/>
     <w:rsid w:val="001B7E23"/>
     <w:rsid w:val="001C0A78"/>
     <w:rsid w:val="001C1D4A"/>
     <w:rsid w:val="001C1F5D"/>
     <w:rsid w:val="001C3B68"/>
+    <w:rsid w:val="001C769F"/>
     <w:rsid w:val="001D18DB"/>
     <w:rsid w:val="001D6B5A"/>
     <w:rsid w:val="001D76C6"/>
     <w:rsid w:val="001D7794"/>
     <w:rsid w:val="001E0EA1"/>
     <w:rsid w:val="001E2AAF"/>
     <w:rsid w:val="001E3989"/>
     <w:rsid w:val="001E48F9"/>
     <w:rsid w:val="001E5E78"/>
     <w:rsid w:val="001E6EC5"/>
     <w:rsid w:val="001E7596"/>
     <w:rsid w:val="001E7D3E"/>
     <w:rsid w:val="001F4B6B"/>
     <w:rsid w:val="001F636C"/>
+    <w:rsid w:val="001F78A0"/>
     <w:rsid w:val="001F7BC0"/>
     <w:rsid w:val="001F7E08"/>
     <w:rsid w:val="00204F68"/>
     <w:rsid w:val="0020669C"/>
     <w:rsid w:val="00212231"/>
+    <w:rsid w:val="00212DF8"/>
     <w:rsid w:val="0021358D"/>
     <w:rsid w:val="00213DE8"/>
     <w:rsid w:val="00213FCC"/>
+    <w:rsid w:val="00220DE7"/>
     <w:rsid w:val="00233D72"/>
     <w:rsid w:val="00235F3B"/>
     <w:rsid w:val="00245B5F"/>
     <w:rsid w:val="0024649E"/>
     <w:rsid w:val="00254697"/>
     <w:rsid w:val="002552BA"/>
     <w:rsid w:val="00255CF1"/>
     <w:rsid w:val="00270880"/>
     <w:rsid w:val="00274605"/>
     <w:rsid w:val="00277158"/>
     <w:rsid w:val="002863A9"/>
     <w:rsid w:val="0028663E"/>
     <w:rsid w:val="00294825"/>
     <w:rsid w:val="002A013C"/>
     <w:rsid w:val="002A5562"/>
     <w:rsid w:val="002A597C"/>
     <w:rsid w:val="002A5CB4"/>
     <w:rsid w:val="002A6E60"/>
+    <w:rsid w:val="002A78D0"/>
     <w:rsid w:val="002B070B"/>
     <w:rsid w:val="002B0C13"/>
     <w:rsid w:val="002B3B0C"/>
     <w:rsid w:val="002B403D"/>
     <w:rsid w:val="002B464E"/>
+    <w:rsid w:val="002B6AF6"/>
     <w:rsid w:val="002C0D85"/>
     <w:rsid w:val="002C368D"/>
     <w:rsid w:val="002C47B2"/>
     <w:rsid w:val="002C7F61"/>
     <w:rsid w:val="002D21E3"/>
     <w:rsid w:val="002D6FC1"/>
     <w:rsid w:val="002D7488"/>
     <w:rsid w:val="002E277F"/>
     <w:rsid w:val="002E2B22"/>
     <w:rsid w:val="002E3168"/>
     <w:rsid w:val="002E5180"/>
     <w:rsid w:val="002E7E3C"/>
     <w:rsid w:val="002F3935"/>
     <w:rsid w:val="003068A6"/>
     <w:rsid w:val="0030765D"/>
     <w:rsid w:val="00316DA4"/>
     <w:rsid w:val="0031735F"/>
     <w:rsid w:val="00322B07"/>
     <w:rsid w:val="0032654F"/>
     <w:rsid w:val="00327656"/>
     <w:rsid w:val="00327C05"/>
     <w:rsid w:val="00330A8F"/>
     <w:rsid w:val="003351A5"/>
     <w:rsid w:val="003440D2"/>
     <w:rsid w:val="0035620D"/>
     <w:rsid w:val="00361E15"/>
     <w:rsid w:val="00364279"/>
     <w:rsid w:val="00366CA8"/>
     <w:rsid w:val="00366E0D"/>
     <w:rsid w:val="00367E01"/>
     <w:rsid w:val="00370872"/>
     <w:rsid w:val="00372735"/>
     <w:rsid w:val="00377CCC"/>
     <w:rsid w:val="00380035"/>
     <w:rsid w:val="00380BD0"/>
     <w:rsid w:val="003840D6"/>
     <w:rsid w:val="00384503"/>
+    <w:rsid w:val="00387389"/>
     <w:rsid w:val="00393EE2"/>
     <w:rsid w:val="00396B41"/>
     <w:rsid w:val="00397497"/>
     <w:rsid w:val="003A74DC"/>
     <w:rsid w:val="003B0623"/>
     <w:rsid w:val="003B06AF"/>
     <w:rsid w:val="003B2732"/>
     <w:rsid w:val="003B2752"/>
     <w:rsid w:val="003B29F2"/>
     <w:rsid w:val="003B79A1"/>
     <w:rsid w:val="003D0F80"/>
     <w:rsid w:val="003D346B"/>
     <w:rsid w:val="003D41B1"/>
     <w:rsid w:val="003D650E"/>
     <w:rsid w:val="003D73DF"/>
     <w:rsid w:val="003E33D1"/>
     <w:rsid w:val="003E3FEF"/>
     <w:rsid w:val="003F09C6"/>
     <w:rsid w:val="003F293B"/>
     <w:rsid w:val="003F2D02"/>
     <w:rsid w:val="003F3A97"/>
     <w:rsid w:val="003F56B6"/>
+    <w:rsid w:val="00400CB2"/>
     <w:rsid w:val="00401173"/>
     <w:rsid w:val="00402DEA"/>
     <w:rsid w:val="004038FD"/>
     <w:rsid w:val="004047CF"/>
     <w:rsid w:val="00406484"/>
     <w:rsid w:val="004064BA"/>
     <w:rsid w:val="004069EA"/>
     <w:rsid w:val="00407666"/>
     <w:rsid w:val="00407ECB"/>
     <w:rsid w:val="00411843"/>
+    <w:rsid w:val="004155BB"/>
     <w:rsid w:val="00416718"/>
     <w:rsid w:val="00416731"/>
     <w:rsid w:val="00417C49"/>
     <w:rsid w:val="00422C08"/>
     <w:rsid w:val="00426CB4"/>
     <w:rsid w:val="00430EEC"/>
     <w:rsid w:val="004323F9"/>
     <w:rsid w:val="00441E98"/>
     <w:rsid w:val="004460E8"/>
     <w:rsid w:val="004479F2"/>
     <w:rsid w:val="004512B5"/>
     <w:rsid w:val="0045241A"/>
     <w:rsid w:val="00453677"/>
     <w:rsid w:val="00453BC7"/>
     <w:rsid w:val="0045480A"/>
     <w:rsid w:val="004612BD"/>
     <w:rsid w:val="004658DA"/>
     <w:rsid w:val="004663A5"/>
     <w:rsid w:val="00467A5E"/>
     <w:rsid w:val="00470D43"/>
     <w:rsid w:val="00472D47"/>
     <w:rsid w:val="00476B71"/>
     <w:rsid w:val="00487D8A"/>
     <w:rsid w:val="004902DF"/>
     <w:rsid w:val="00493002"/>
     <w:rsid w:val="004942D8"/>
     <w:rsid w:val="0049572D"/>
     <w:rsid w:val="00496169"/>
     <w:rsid w:val="004A2076"/>
     <w:rsid w:val="004B0B85"/>
     <w:rsid w:val="004B2D80"/>
     <w:rsid w:val="004B4B46"/>
+    <w:rsid w:val="004C0C4C"/>
     <w:rsid w:val="004C1178"/>
     <w:rsid w:val="004C549E"/>
     <w:rsid w:val="004C5D99"/>
     <w:rsid w:val="004D04E1"/>
     <w:rsid w:val="004D0D62"/>
     <w:rsid w:val="004D11DF"/>
     <w:rsid w:val="004D3E59"/>
     <w:rsid w:val="004D4E53"/>
     <w:rsid w:val="004D5C9E"/>
     <w:rsid w:val="004E25D2"/>
     <w:rsid w:val="004E5235"/>
     <w:rsid w:val="004F0E86"/>
     <w:rsid w:val="004F2267"/>
     <w:rsid w:val="004F2492"/>
     <w:rsid w:val="004F25A2"/>
     <w:rsid w:val="004F4E15"/>
     <w:rsid w:val="00505017"/>
     <w:rsid w:val="005115C4"/>
     <w:rsid w:val="005129CD"/>
     <w:rsid w:val="00515F45"/>
     <w:rsid w:val="005205A9"/>
     <w:rsid w:val="00522551"/>
     <w:rsid w:val="00526C7D"/>
     <w:rsid w:val="00527740"/>
     <w:rsid w:val="005300C8"/>
     <w:rsid w:val="00534752"/>
     <w:rsid w:val="00537978"/>
     <w:rsid w:val="00541287"/>
     <w:rsid w:val="005441E7"/>
     <w:rsid w:val="00545B38"/>
     <w:rsid w:val="005465DA"/>
     <w:rsid w:val="00550B95"/>
     <w:rsid w:val="00550CB7"/>
     <w:rsid w:val="00551AF7"/>
     <w:rsid w:val="005543C8"/>
     <w:rsid w:val="00565776"/>
     <w:rsid w:val="0057017C"/>
     <w:rsid w:val="00571C72"/>
     <w:rsid w:val="00571FB8"/>
+    <w:rsid w:val="0057494E"/>
     <w:rsid w:val="005774DD"/>
     <w:rsid w:val="0058372B"/>
     <w:rsid w:val="005852C8"/>
+    <w:rsid w:val="0059176F"/>
     <w:rsid w:val="0059254C"/>
     <w:rsid w:val="00593390"/>
     <w:rsid w:val="005963AA"/>
     <w:rsid w:val="005A095D"/>
     <w:rsid w:val="005B117E"/>
     <w:rsid w:val="005B1EF2"/>
     <w:rsid w:val="005B4421"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005B7503"/>
     <w:rsid w:val="005B7B17"/>
     <w:rsid w:val="005B7D97"/>
     <w:rsid w:val="005C2BB7"/>
     <w:rsid w:val="005C44E7"/>
     <w:rsid w:val="005C5F8D"/>
     <w:rsid w:val="005C77E1"/>
     <w:rsid w:val="005C787C"/>
     <w:rsid w:val="005C7B99"/>
     <w:rsid w:val="005E0528"/>
     <w:rsid w:val="005E2DCE"/>
     <w:rsid w:val="005E3904"/>
     <w:rsid w:val="005E493B"/>
     <w:rsid w:val="005E7B41"/>
     <w:rsid w:val="005F14E8"/>
     <w:rsid w:val="005F1829"/>
     <w:rsid w:val="005F3188"/>
     <w:rsid w:val="006031D1"/>
     <w:rsid w:val="00605300"/>
     <w:rsid w:val="00606085"/>
     <w:rsid w:val="0060714B"/>
+    <w:rsid w:val="0061014C"/>
     <w:rsid w:val="00610F06"/>
     <w:rsid w:val="00611D55"/>
     <w:rsid w:val="006135B7"/>
     <w:rsid w:val="00620957"/>
     <w:rsid w:val="006215B8"/>
     <w:rsid w:val="00624FF1"/>
     <w:rsid w:val="00625945"/>
     <w:rsid w:val="006332E9"/>
     <w:rsid w:val="0063710D"/>
     <w:rsid w:val="00643064"/>
     <w:rsid w:val="0064605C"/>
     <w:rsid w:val="00646257"/>
     <w:rsid w:val="00651B73"/>
     <w:rsid w:val="00651F74"/>
     <w:rsid w:val="00651FA1"/>
     <w:rsid w:val="00655957"/>
     <w:rsid w:val="00656CAD"/>
     <w:rsid w:val="006611FA"/>
     <w:rsid w:val="00661EA3"/>
     <w:rsid w:val="00662826"/>
     <w:rsid w:val="006638BD"/>
     <w:rsid w:val="00663B75"/>
     <w:rsid w:val="00664C30"/>
     <w:rsid w:val="0066705A"/>
     <w:rsid w:val="00673A7D"/>
     <w:rsid w:val="00675CED"/>
     <w:rsid w:val="006767A0"/>
     <w:rsid w:val="0068219B"/>
     <w:rsid w:val="00684E43"/>
     <w:rsid w:val="0069231F"/>
     <w:rsid w:val="00693797"/>
     <w:rsid w:val="00697CFA"/>
     <w:rsid w:val="006A0560"/>
     <w:rsid w:val="006A1F05"/>
     <w:rsid w:val="006A2181"/>
     <w:rsid w:val="006A57C1"/>
+    <w:rsid w:val="006A7E64"/>
     <w:rsid w:val="006B0240"/>
     <w:rsid w:val="006B4BF3"/>
     <w:rsid w:val="006B794B"/>
     <w:rsid w:val="006B79B9"/>
+    <w:rsid w:val="006C0191"/>
     <w:rsid w:val="006C15E5"/>
     <w:rsid w:val="006C3571"/>
     <w:rsid w:val="006C45E8"/>
     <w:rsid w:val="006C794F"/>
     <w:rsid w:val="006D04B8"/>
+    <w:rsid w:val="006E1499"/>
     <w:rsid w:val="006E4185"/>
     <w:rsid w:val="006E4815"/>
     <w:rsid w:val="006E5D8B"/>
     <w:rsid w:val="006E7259"/>
     <w:rsid w:val="006E7C62"/>
     <w:rsid w:val="006F08D1"/>
     <w:rsid w:val="006F0B22"/>
     <w:rsid w:val="006F242B"/>
     <w:rsid w:val="006F270F"/>
     <w:rsid w:val="006F3A3F"/>
     <w:rsid w:val="006F4165"/>
     <w:rsid w:val="00703113"/>
     <w:rsid w:val="00704882"/>
     <w:rsid w:val="007056B1"/>
     <w:rsid w:val="007067E7"/>
     <w:rsid w:val="00707B13"/>
     <w:rsid w:val="0071203B"/>
     <w:rsid w:val="00714D9A"/>
     <w:rsid w:val="007174A6"/>
     <w:rsid w:val="00717655"/>
     <w:rsid w:val="007202ED"/>
     <w:rsid w:val="0072578D"/>
     <w:rsid w:val="00726076"/>
     <w:rsid w:val="00730AF9"/>
     <w:rsid w:val="00733A38"/>
     <w:rsid w:val="0073502A"/>
     <w:rsid w:val="00743D25"/>
     <w:rsid w:val="00750287"/>
     <w:rsid w:val="00750E36"/>
     <w:rsid w:val="00753555"/>
     <w:rsid w:val="007538F1"/>
     <w:rsid w:val="007609E3"/>
     <w:rsid w:val="007644A8"/>
     <w:rsid w:val="00765523"/>
     <w:rsid w:val="00766D4C"/>
     <w:rsid w:val="00767A7A"/>
     <w:rsid w:val="00767CA8"/>
+    <w:rsid w:val="00770EDB"/>
     <w:rsid w:val="00770F49"/>
     <w:rsid w:val="00771D39"/>
     <w:rsid w:val="00772B01"/>
     <w:rsid w:val="0078043A"/>
     <w:rsid w:val="00781356"/>
     <w:rsid w:val="007818D0"/>
     <w:rsid w:val="00782DBA"/>
     <w:rsid w:val="0078680D"/>
     <w:rsid w:val="007872BA"/>
     <w:rsid w:val="00797380"/>
     <w:rsid w:val="007A0507"/>
     <w:rsid w:val="007A4446"/>
     <w:rsid w:val="007A58B4"/>
+    <w:rsid w:val="007A5A5A"/>
     <w:rsid w:val="007A6473"/>
     <w:rsid w:val="007A6FE8"/>
     <w:rsid w:val="007B15B0"/>
+    <w:rsid w:val="007B23C2"/>
     <w:rsid w:val="007B347A"/>
     <w:rsid w:val="007B4A1B"/>
     <w:rsid w:val="007B74A3"/>
     <w:rsid w:val="007C2FF8"/>
     <w:rsid w:val="007C35C3"/>
     <w:rsid w:val="007D3BEA"/>
     <w:rsid w:val="007E15F0"/>
     <w:rsid w:val="007E31D0"/>
     <w:rsid w:val="007E3B95"/>
     <w:rsid w:val="007E4A13"/>
     <w:rsid w:val="007E4A7F"/>
     <w:rsid w:val="007E64E3"/>
+    <w:rsid w:val="007F0B8E"/>
     <w:rsid w:val="007F2312"/>
     <w:rsid w:val="007F266F"/>
     <w:rsid w:val="008056B7"/>
     <w:rsid w:val="00806160"/>
     <w:rsid w:val="00807E46"/>
     <w:rsid w:val="008103B5"/>
     <w:rsid w:val="008109BD"/>
     <w:rsid w:val="00811057"/>
     <w:rsid w:val="0081306D"/>
     <w:rsid w:val="0081671A"/>
     <w:rsid w:val="0082052B"/>
     <w:rsid w:val="00823F2C"/>
     <w:rsid w:val="008241D0"/>
     <w:rsid w:val="00826344"/>
     <w:rsid w:val="00830210"/>
     <w:rsid w:val="008342A7"/>
     <w:rsid w:val="008356ED"/>
     <w:rsid w:val="00835DBE"/>
     <w:rsid w:val="00836D09"/>
     <w:rsid w:val="0083738C"/>
     <w:rsid w:val="0083799A"/>
     <w:rsid w:val="00845E89"/>
     <w:rsid w:val="008467F4"/>
     <w:rsid w:val="008472A0"/>
     <w:rsid w:val="00852436"/>
@@ -6110,50 +6526,51 @@
     <w:rsid w:val="00901D8C"/>
     <w:rsid w:val="009043EA"/>
     <w:rsid w:val="0090755E"/>
     <w:rsid w:val="00910A3B"/>
     <w:rsid w:val="009114A5"/>
     <w:rsid w:val="009126F6"/>
     <w:rsid w:val="0091510C"/>
     <w:rsid w:val="0091794C"/>
     <w:rsid w:val="00923577"/>
     <w:rsid w:val="00927937"/>
     <w:rsid w:val="009365DB"/>
     <w:rsid w:val="00940CEE"/>
     <w:rsid w:val="009419A8"/>
     <w:rsid w:val="00944EDF"/>
     <w:rsid w:val="009457EA"/>
     <w:rsid w:val="00954E49"/>
     <w:rsid w:val="009625D5"/>
     <w:rsid w:val="00964789"/>
     <w:rsid w:val="0096478E"/>
     <w:rsid w:val="00964A75"/>
     <w:rsid w:val="00964BF0"/>
     <w:rsid w:val="009669A7"/>
     <w:rsid w:val="00966A67"/>
     <w:rsid w:val="00971434"/>
     <w:rsid w:val="00974B7E"/>
+    <w:rsid w:val="009766EF"/>
     <w:rsid w:val="00977DBE"/>
     <w:rsid w:val="00981238"/>
     <w:rsid w:val="00982CE8"/>
     <w:rsid w:val="00982E71"/>
     <w:rsid w:val="00991779"/>
     <w:rsid w:val="009955DA"/>
     <w:rsid w:val="00996AFA"/>
     <w:rsid w:val="009970BF"/>
     <w:rsid w:val="009B0C76"/>
     <w:rsid w:val="009B483D"/>
     <w:rsid w:val="009B5A34"/>
     <w:rsid w:val="009B7DFB"/>
     <w:rsid w:val="009C52F4"/>
     <w:rsid w:val="009D281B"/>
     <w:rsid w:val="009F40D9"/>
     <w:rsid w:val="009F49B7"/>
     <w:rsid w:val="009F4D5A"/>
     <w:rsid w:val="009F5E82"/>
     <w:rsid w:val="009F6979"/>
     <w:rsid w:val="009F6C2F"/>
     <w:rsid w:val="00A00DBF"/>
     <w:rsid w:val="00A0506E"/>
     <w:rsid w:val="00A1105C"/>
     <w:rsid w:val="00A12746"/>
     <w:rsid w:val="00A12A26"/>
@@ -6171,321 +6588,339 @@
     <w:rsid w:val="00A27F15"/>
     <w:rsid w:val="00A30070"/>
     <w:rsid w:val="00A32CCE"/>
     <w:rsid w:val="00A36220"/>
     <w:rsid w:val="00A41B67"/>
     <w:rsid w:val="00A41FD6"/>
     <w:rsid w:val="00A459E5"/>
     <w:rsid w:val="00A471B7"/>
     <w:rsid w:val="00A544DA"/>
     <w:rsid w:val="00A54574"/>
     <w:rsid w:val="00A5576E"/>
     <w:rsid w:val="00A604D5"/>
     <w:rsid w:val="00A612B2"/>
     <w:rsid w:val="00A63B34"/>
     <w:rsid w:val="00A642DC"/>
     <w:rsid w:val="00A64D43"/>
     <w:rsid w:val="00A714D1"/>
     <w:rsid w:val="00A77A98"/>
     <w:rsid w:val="00A80143"/>
     <w:rsid w:val="00A8554F"/>
     <w:rsid w:val="00A902B7"/>
     <w:rsid w:val="00A93588"/>
     <w:rsid w:val="00A93BB8"/>
     <w:rsid w:val="00A94740"/>
     <w:rsid w:val="00A950DD"/>
+    <w:rsid w:val="00A95B42"/>
     <w:rsid w:val="00A95BAF"/>
     <w:rsid w:val="00A96AB5"/>
     <w:rsid w:val="00A97686"/>
     <w:rsid w:val="00AA0DCA"/>
     <w:rsid w:val="00AA2628"/>
     <w:rsid w:val="00AA4BED"/>
     <w:rsid w:val="00AA68A3"/>
     <w:rsid w:val="00AB1F51"/>
     <w:rsid w:val="00AB6D32"/>
     <w:rsid w:val="00AB75CD"/>
     <w:rsid w:val="00AC1575"/>
     <w:rsid w:val="00AC2158"/>
     <w:rsid w:val="00AD38C8"/>
     <w:rsid w:val="00AD6E63"/>
     <w:rsid w:val="00AD769F"/>
     <w:rsid w:val="00AE06B3"/>
     <w:rsid w:val="00AE3F50"/>
+    <w:rsid w:val="00AE4D64"/>
     <w:rsid w:val="00AE533B"/>
     <w:rsid w:val="00AE5812"/>
     <w:rsid w:val="00AE6265"/>
     <w:rsid w:val="00AF0274"/>
     <w:rsid w:val="00AF2AA4"/>
     <w:rsid w:val="00AF2C7D"/>
+    <w:rsid w:val="00AF6D59"/>
     <w:rsid w:val="00B01676"/>
     <w:rsid w:val="00B01CE4"/>
     <w:rsid w:val="00B035D1"/>
     <w:rsid w:val="00B0744C"/>
     <w:rsid w:val="00B0761E"/>
     <w:rsid w:val="00B07ED8"/>
     <w:rsid w:val="00B11275"/>
     <w:rsid w:val="00B121D5"/>
     <w:rsid w:val="00B17D46"/>
     <w:rsid w:val="00B23D29"/>
     <w:rsid w:val="00B32A61"/>
     <w:rsid w:val="00B32C90"/>
     <w:rsid w:val="00B37C30"/>
     <w:rsid w:val="00B40DD5"/>
     <w:rsid w:val="00B43207"/>
     <w:rsid w:val="00B45A83"/>
     <w:rsid w:val="00B46ED8"/>
     <w:rsid w:val="00B4738E"/>
     <w:rsid w:val="00B5394D"/>
     <w:rsid w:val="00B61437"/>
     <w:rsid w:val="00B63044"/>
     <w:rsid w:val="00B6448C"/>
     <w:rsid w:val="00B723F4"/>
     <w:rsid w:val="00B80B56"/>
     <w:rsid w:val="00B82011"/>
     <w:rsid w:val="00B8551D"/>
+    <w:rsid w:val="00B86537"/>
     <w:rsid w:val="00B92C3C"/>
     <w:rsid w:val="00BA47B1"/>
     <w:rsid w:val="00BA4858"/>
     <w:rsid w:val="00BB455E"/>
     <w:rsid w:val="00BB6D22"/>
     <w:rsid w:val="00BB718D"/>
     <w:rsid w:val="00BC168E"/>
     <w:rsid w:val="00BC3941"/>
     <w:rsid w:val="00BC46AD"/>
     <w:rsid w:val="00BC492B"/>
     <w:rsid w:val="00BC4C75"/>
     <w:rsid w:val="00BD4272"/>
     <w:rsid w:val="00BE015D"/>
     <w:rsid w:val="00BE0C17"/>
     <w:rsid w:val="00BE16B0"/>
     <w:rsid w:val="00BE4754"/>
     <w:rsid w:val="00BF042A"/>
     <w:rsid w:val="00BF75B3"/>
     <w:rsid w:val="00C01210"/>
     <w:rsid w:val="00C013C5"/>
     <w:rsid w:val="00C01D0E"/>
     <w:rsid w:val="00C049B3"/>
     <w:rsid w:val="00C04D28"/>
     <w:rsid w:val="00C06421"/>
     <w:rsid w:val="00C101B0"/>
     <w:rsid w:val="00C10EA8"/>
     <w:rsid w:val="00C14402"/>
     <w:rsid w:val="00C1499F"/>
     <w:rsid w:val="00C22474"/>
     <w:rsid w:val="00C2256B"/>
     <w:rsid w:val="00C23F52"/>
     <w:rsid w:val="00C34792"/>
     <w:rsid w:val="00C44C45"/>
+    <w:rsid w:val="00C45AC1"/>
     <w:rsid w:val="00C46E86"/>
     <w:rsid w:val="00C5054E"/>
     <w:rsid w:val="00C564AD"/>
     <w:rsid w:val="00C64B97"/>
     <w:rsid w:val="00C65952"/>
+    <w:rsid w:val="00C67FEC"/>
+    <w:rsid w:val="00C70B3B"/>
     <w:rsid w:val="00C7421D"/>
     <w:rsid w:val="00C7564E"/>
     <w:rsid w:val="00C756C8"/>
     <w:rsid w:val="00C757B2"/>
     <w:rsid w:val="00C75870"/>
     <w:rsid w:val="00C76E43"/>
     <w:rsid w:val="00C76EA3"/>
     <w:rsid w:val="00C77F9E"/>
     <w:rsid w:val="00C82AD3"/>
     <w:rsid w:val="00C85C55"/>
     <w:rsid w:val="00C91C4E"/>
     <w:rsid w:val="00C9584B"/>
     <w:rsid w:val="00C96E32"/>
     <w:rsid w:val="00C97E2D"/>
     <w:rsid w:val="00CA010C"/>
     <w:rsid w:val="00CA1258"/>
     <w:rsid w:val="00CA143F"/>
     <w:rsid w:val="00CA1DA0"/>
     <w:rsid w:val="00CA315B"/>
     <w:rsid w:val="00CA3F57"/>
     <w:rsid w:val="00CA50B2"/>
     <w:rsid w:val="00CA7226"/>
+    <w:rsid w:val="00CB32E7"/>
     <w:rsid w:val="00CB32F4"/>
     <w:rsid w:val="00CB45FB"/>
     <w:rsid w:val="00CB51A4"/>
     <w:rsid w:val="00CB6DE1"/>
     <w:rsid w:val="00CD1F51"/>
     <w:rsid w:val="00CD2918"/>
     <w:rsid w:val="00CE263E"/>
     <w:rsid w:val="00CE537A"/>
     <w:rsid w:val="00CE63F2"/>
     <w:rsid w:val="00CE7B1D"/>
     <w:rsid w:val="00CF072A"/>
     <w:rsid w:val="00CF28CC"/>
     <w:rsid w:val="00CF7728"/>
     <w:rsid w:val="00D03C3D"/>
     <w:rsid w:val="00D046BE"/>
     <w:rsid w:val="00D108D0"/>
     <w:rsid w:val="00D125A2"/>
     <w:rsid w:val="00D23CB2"/>
+    <w:rsid w:val="00D2493E"/>
     <w:rsid w:val="00D26001"/>
     <w:rsid w:val="00D27A94"/>
     <w:rsid w:val="00D3307D"/>
     <w:rsid w:val="00D332A4"/>
     <w:rsid w:val="00D33E8B"/>
     <w:rsid w:val="00D36499"/>
     <w:rsid w:val="00D41092"/>
     <w:rsid w:val="00D56BAB"/>
     <w:rsid w:val="00D62C46"/>
     <w:rsid w:val="00D64948"/>
     <w:rsid w:val="00D66A01"/>
     <w:rsid w:val="00D67011"/>
     <w:rsid w:val="00D73ED2"/>
     <w:rsid w:val="00D7400F"/>
     <w:rsid w:val="00D7736A"/>
     <w:rsid w:val="00D77BDE"/>
     <w:rsid w:val="00D80D21"/>
     <w:rsid w:val="00D90279"/>
     <w:rsid w:val="00DA1D34"/>
     <w:rsid w:val="00DA2E89"/>
     <w:rsid w:val="00DB0D6A"/>
     <w:rsid w:val="00DB0FFF"/>
     <w:rsid w:val="00DB1206"/>
     <w:rsid w:val="00DB2B50"/>
     <w:rsid w:val="00DB2E15"/>
     <w:rsid w:val="00DC3F8C"/>
     <w:rsid w:val="00DC49B9"/>
     <w:rsid w:val="00DC6E13"/>
     <w:rsid w:val="00DD3CBD"/>
     <w:rsid w:val="00DD4FFA"/>
     <w:rsid w:val="00DD58A9"/>
     <w:rsid w:val="00DD645A"/>
     <w:rsid w:val="00DE0BA9"/>
     <w:rsid w:val="00DE15D9"/>
     <w:rsid w:val="00DE51F3"/>
     <w:rsid w:val="00DE65A5"/>
     <w:rsid w:val="00DF42EC"/>
     <w:rsid w:val="00E01F48"/>
     <w:rsid w:val="00E03163"/>
     <w:rsid w:val="00E06B12"/>
     <w:rsid w:val="00E06C6F"/>
     <w:rsid w:val="00E10712"/>
     <w:rsid w:val="00E11F05"/>
     <w:rsid w:val="00E16EEE"/>
     <w:rsid w:val="00E2261F"/>
+    <w:rsid w:val="00E26CB0"/>
     <w:rsid w:val="00E317A8"/>
     <w:rsid w:val="00E328A0"/>
     <w:rsid w:val="00E35FE7"/>
+    <w:rsid w:val="00E50B23"/>
     <w:rsid w:val="00E5148E"/>
+    <w:rsid w:val="00E526C0"/>
     <w:rsid w:val="00E61C8D"/>
+    <w:rsid w:val="00E63C9A"/>
     <w:rsid w:val="00E65A43"/>
     <w:rsid w:val="00E66B12"/>
+    <w:rsid w:val="00E66C07"/>
     <w:rsid w:val="00E66CD1"/>
     <w:rsid w:val="00E675A2"/>
     <w:rsid w:val="00E67972"/>
     <w:rsid w:val="00E7187B"/>
     <w:rsid w:val="00E74DC3"/>
     <w:rsid w:val="00E76D59"/>
     <w:rsid w:val="00E81578"/>
     <w:rsid w:val="00E8246F"/>
     <w:rsid w:val="00E846D1"/>
     <w:rsid w:val="00E849A1"/>
     <w:rsid w:val="00E85F81"/>
     <w:rsid w:val="00E86BB3"/>
     <w:rsid w:val="00E90D6A"/>
     <w:rsid w:val="00E948DE"/>
     <w:rsid w:val="00EA10B3"/>
     <w:rsid w:val="00EA1528"/>
     <w:rsid w:val="00EA4EAB"/>
     <w:rsid w:val="00EA7307"/>
     <w:rsid w:val="00EB1240"/>
     <w:rsid w:val="00EB2AC2"/>
     <w:rsid w:val="00EB62A5"/>
     <w:rsid w:val="00EC2269"/>
     <w:rsid w:val="00EC5C3B"/>
     <w:rsid w:val="00EC7623"/>
     <w:rsid w:val="00ED0C1B"/>
     <w:rsid w:val="00ED3B5E"/>
     <w:rsid w:val="00ED683F"/>
     <w:rsid w:val="00ED6A53"/>
     <w:rsid w:val="00ED6E38"/>
     <w:rsid w:val="00ED77B8"/>
     <w:rsid w:val="00EE084B"/>
     <w:rsid w:val="00EE5398"/>
     <w:rsid w:val="00EE71D8"/>
     <w:rsid w:val="00EF1133"/>
     <w:rsid w:val="00EF2D8B"/>
     <w:rsid w:val="00EF37C2"/>
     <w:rsid w:val="00EF4259"/>
     <w:rsid w:val="00EF44B0"/>
     <w:rsid w:val="00EF6F8D"/>
     <w:rsid w:val="00F06B96"/>
     <w:rsid w:val="00F11981"/>
     <w:rsid w:val="00F14228"/>
     <w:rsid w:val="00F171AB"/>
     <w:rsid w:val="00F237B9"/>
     <w:rsid w:val="00F273CC"/>
     <w:rsid w:val="00F3497A"/>
     <w:rsid w:val="00F34FFF"/>
     <w:rsid w:val="00F35BAB"/>
+    <w:rsid w:val="00F35C7F"/>
     <w:rsid w:val="00F369B9"/>
     <w:rsid w:val="00F376FA"/>
     <w:rsid w:val="00F4098F"/>
     <w:rsid w:val="00F424E8"/>
     <w:rsid w:val="00F42DBC"/>
     <w:rsid w:val="00F43EF5"/>
     <w:rsid w:val="00F47F08"/>
     <w:rsid w:val="00F5047F"/>
     <w:rsid w:val="00F5118A"/>
     <w:rsid w:val="00F517B0"/>
     <w:rsid w:val="00F53161"/>
     <w:rsid w:val="00F55A04"/>
     <w:rsid w:val="00F562CB"/>
     <w:rsid w:val="00F61E42"/>
     <w:rsid w:val="00F62C89"/>
     <w:rsid w:val="00F63A5F"/>
     <w:rsid w:val="00F643CF"/>
     <w:rsid w:val="00F65A42"/>
     <w:rsid w:val="00F70584"/>
     <w:rsid w:val="00F717AD"/>
     <w:rsid w:val="00F74A83"/>
     <w:rsid w:val="00F765E1"/>
     <w:rsid w:val="00F77B61"/>
     <w:rsid w:val="00F8221F"/>
+    <w:rsid w:val="00F87523"/>
     <w:rsid w:val="00F87F70"/>
     <w:rsid w:val="00F90B4E"/>
     <w:rsid w:val="00F92D61"/>
     <w:rsid w:val="00FA1489"/>
     <w:rsid w:val="00FA4619"/>
     <w:rsid w:val="00FA73BD"/>
     <w:rsid w:val="00FB0D79"/>
     <w:rsid w:val="00FB18A1"/>
     <w:rsid w:val="00FB1C08"/>
     <w:rsid w:val="00FB1CDB"/>
     <w:rsid w:val="00FB4BD7"/>
     <w:rsid w:val="00FC0EAF"/>
     <w:rsid w:val="00FC157B"/>
     <w:rsid w:val="00FC1CDC"/>
     <w:rsid w:val="00FC1D0F"/>
     <w:rsid w:val="00FC31CA"/>
     <w:rsid w:val="00FC54EF"/>
+    <w:rsid w:val="00FD4EE3"/>
     <w:rsid w:val="00FD5384"/>
     <w:rsid w:val="00FD5E6F"/>
     <w:rsid w:val="00FE0AB7"/>
+    <w:rsid w:val="00FE1B98"/>
     <w:rsid w:val="00FE2B46"/>
     <w:rsid w:val="00FF66F6"/>
     <w:rsid w:val="09545627"/>
     <w:rsid w:val="0D25CE6A"/>
     <w:rsid w:val="30BE2694"/>
     <w:rsid w:val="31D1D4D7"/>
     <w:rsid w:val="38E5092D"/>
     <w:rsid w:val="3FD5AFA4"/>
     <w:rsid w:val="42AD0CC8"/>
     <w:rsid w:val="70262482"/>
     <w:rsid w:val="784EE966"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -8047,71 +8482,71 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{348EB36C-3028-4D83-B1AE-F9A1A9DEB9C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1541</Words>
-  <Characters>8480</Characters>
+  <Words>1522</Words>
+  <Characters>8408</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>314</Lines>
-  <Paragraphs>169</Paragraphs>
+  <Lines>321</Lines>
+  <Paragraphs>145</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9852</CharactersWithSpaces>
+  <CharactersWithSpaces>9831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>SI-Fees Reg 2003-2258</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>