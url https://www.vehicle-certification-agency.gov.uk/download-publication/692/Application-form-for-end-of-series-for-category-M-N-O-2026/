--- v0 (2026-06-23)
+++ v1 (2026-08-06)
@@ -1,58 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="43D34C4D" w14:textId="363A355F" w:rsidR="00C64B97" w:rsidRPr="0064605C" w:rsidRDefault="00C64B97" w:rsidP="00C64B97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:t>Introduction to your application for End of Series Derogation</w:t>
       </w:r>
       <w:r w:rsidR="00693797">
         <w:t xml:space="preserve"> (as detailed in 2018/858, Chapter X)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34C4E" w14:textId="77777777" w:rsidR="00C64B97" w:rsidRPr="0064605C" w:rsidRDefault="00C64B97" w:rsidP="00C64B97"/>
     <w:p w14:paraId="43D34C4F" w14:textId="77777777" w:rsidR="00C64B97" w:rsidRDefault="00C64B97" w:rsidP="00C64B97">
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">Use this form to apply for End of Series Derogation on </w:t>
       </w:r>
       <w:r w:rsidR="00CF072A" w:rsidRPr="0064605C">
         <w:t xml:space="preserve">passenger and goods vehicles (M, </w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">N </w:t>
       </w:r>
       <w:r w:rsidR="00CF072A" w:rsidRPr="0064605C">
         <w:t xml:space="preserve">and O </w:t>
@@ -2721,174 +2717,501 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.04.2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B7283A2" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Further information: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FF60C50" w14:textId="40566498" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
+          <w:p w14:paraId="7FF60C50" w14:textId="75CE0321" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322B07">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Justification required as detailed in part 5 within this form (Annex II justification </w:t>
             </w:r>
             <w:r w:rsidRPr="00322B07">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="00322B07">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> required)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Please note within part 5 for which </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">. Please note within part 5 for which subjects </w:t>
+            </w:r>
+            <w:r w:rsidR="009457EA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>subjects</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> derogation is being sought. </w:t>
+              <w:t xml:space="preserve">derogation is being sought. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="180DAFA6" w14:textId="77777777" w:rsidR="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="70262482">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06/07/2027 (S)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D43482F" w14:textId="461A1AF4" w:rsidR="00FC0EAF" w:rsidRPr="00FC0EAF" w:rsidRDefault="00FC0EAF" w:rsidP="00FC0EAF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06/01/2028 (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F87F70" w:rsidRPr="00E11F05" w14:paraId="2675FBB2" w14:textId="77777777" w:rsidTr="70262482">
+        <w:trPr>
+          <w:trHeight w:val="3148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E6310E" w14:textId="77777777" w:rsidR="00F87F70" w:rsidRPr="00CE263E" w:rsidRDefault="00F87F70" w:rsidP="005852C8">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF4C2FF" w14:textId="59A0F206" w:rsidR="00F87F70" w:rsidRDefault="0007500B" w:rsidP="005852C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General Safety Regulation EU 2019/2144 and </w:t>
+            </w:r>
+            <w:r w:rsidR="00F87F70">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>EU Delegated Regulation 2022/545 (article 6, paragraph 2) concerning UN Regulation 160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15158EFA" w14:textId="77777777" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="771AD739" w14:textId="6F5017AC" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF0274">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mandatory compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007174A6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Northern Ireland </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>with UN Regulation 160.01</w:t>
+            </w:r>
+            <w:r w:rsidR="00910A3B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+            <w:r w:rsidR="0007500B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oncerning M1 and N1 vehicles (only applicable to approvals issued outside of the EU</w:t>
+            </w:r>
+            <w:r w:rsidR="009457EA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BBF8DB5" w14:textId="77777777" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EAC3716" w14:textId="361FE175" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Into force: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="0007500B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FCA3B22" w14:textId="5E4B7DEF" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Vehicles: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Manufactured before: 0</w:t>
+            </w:r>
+            <w:r w:rsidR="0007500B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="70262482">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C4B4FA8" w14:textId="77777777" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Further information: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE99377" w14:textId="6EF7E2B9" w:rsidR="00F87F70" w:rsidRDefault="00F87F70" w:rsidP="00F87F70">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justification required as detailed in part 5 within this form (Annex II justification </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00322B07">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE92D26" w14:textId="77777777" w:rsidR="00F87F70" w:rsidRDefault="0007500B" w:rsidP="70262482">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007500B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30/06/2027 (S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DCB2C78" w14:textId="01D08C7F" w:rsidR="0007500B" w:rsidRPr="0007500B" w:rsidRDefault="0007500B" w:rsidP="00F74A83">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007500B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>31/12/2027 (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005852C8" w:rsidRPr="00E11F05" w14:paraId="472359E8" w14:textId="77777777" w:rsidTr="70262482">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="28" w:type="dxa"/>
           <w:trHeight w:val="820"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="653958D5" w14:textId="5C03398F" w:rsidR="005852C8" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Key</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="556A4376" w14:textId="77777777" w:rsidR="005852C8" w:rsidRPr="00CB32F4" w:rsidRDefault="005852C8" w:rsidP="005852C8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB32F4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(S)= Single-Stage Vehicle. This refers to complete vehicles. </w:t>
             </w:r>
@@ -2900,56 +3223,52 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB32F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(M)= Multi-Stage Vehicle. This refers to completed vehicles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B317C16" w14:textId="77777777" w:rsidR="00883E1B" w:rsidRDefault="00883E1B">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00883E1B" w:rsidSect="00977DBE">
-          <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0472052E" w14:textId="77777777" w:rsidR="00883E1B" w:rsidRDefault="00883E1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00883E1B" w:rsidSect="007A4446">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D34CC6" w14:textId="77777777" w:rsidR="00DE0BA9" w:rsidRPr="0064605C" w:rsidRDefault="005F14E8" w:rsidP="005C44E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -3122,84 +3441,84 @@
             <w:tcW w:w="5187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D34CD7" w14:textId="77777777" w:rsidR="006B0240" w:rsidRPr="0064605C" w:rsidRDefault="006B0240" w:rsidP="006B0240"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43D34CD9" w14:textId="77777777" w:rsidR="006B0240" w:rsidRPr="0064605C" w:rsidRDefault="006B0240" w:rsidP="006B0240">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:t>Part 4: Vehicle details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34CDA" w14:textId="77777777" w:rsidR="006A1F05" w:rsidRPr="0064605C" w:rsidRDefault="006A1F05" w:rsidP="006A1F05"/>
     <w:p w14:paraId="43D34CDB" w14:textId="178725F5" w:rsidR="00C5054E" w:rsidRPr="0064605C" w:rsidRDefault="00CF072A" w:rsidP="00726076">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">Please download and complete the </w:t>
       </w:r>
       <w:r w:rsidR="0006358E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="0006358E" w:rsidRPr="0006358E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>VCA Vehicle Details List</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C2BB7" w:rsidRPr="005C2BB7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:t xml:space="preserve">to supply your vehicle details. </w:t>
       </w:r>
       <w:r w:rsidR="006A1F05" w:rsidRPr="0064605C">
         <w:t>You may include Single and Multi</w:t>
       </w:r>
       <w:r w:rsidR="00476B71" w:rsidRPr="0064605C">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006A1F05" w:rsidRPr="0064605C">
         <w:t xml:space="preserve">Stage vehicles in the same file. Once completed, email </w:t>
       </w:r>
       <w:r w:rsidR="006E4815" w:rsidRPr="0064605C">
         <w:t>the vehicle details list</w:t>
       </w:r>
       <w:r w:rsidR="006A1F05" w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> together with your application to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="006C45E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Derogations@vca.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006A1F05" w:rsidRPr="0064605C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E469171" w14:textId="77777777" w:rsidR="00A544DA" w:rsidRDefault="00A544DA">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59F2609B" w14:textId="77777777" w:rsidR="00A544DA" w:rsidRDefault="00A544DA">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D34CDC" w14:textId="7DC3C1E5" w:rsidR="00C5054E" w:rsidRPr="0064605C" w:rsidRDefault="00C5054E">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -3283,51 +3602,51 @@
       </w:r>
       <w:r w:rsidR="002E3168">
         <w:t>ritain</w:t>
       </w:r>
       <w:r>
         <w:t>, a</w:t>
       </w:r>
       <w:r w:rsidR="0083799A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009955DA">
         <w:t>separate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Annex II</w:t>
       </w:r>
       <w:r w:rsidR="00AE5812" w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009625D5" w:rsidRPr="0064605C">
         <w:t>justification matrix</w:t>
       </w:r>
       <w:r w:rsidR="00AE5812" w:rsidRPr="0064605C">
         <w:t xml:space="preserve"> must be completed which can be found on our website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00AE5812" w:rsidRPr="0064605C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.vehicle-certification-agency.gov.uk/legislation/end-of-series-derogation-applications.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AE5812" w:rsidRPr="0064605C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259C4529" w14:textId="7715F49B" w:rsidR="001C3B68" w:rsidRDefault="001C3B68" w:rsidP="00C5054E"/>
     <w:p w14:paraId="2055DFC9" w14:textId="0BA472E1" w:rsidR="001C3B68" w:rsidRDefault="0001328E" w:rsidP="00C5054E">
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:r w:rsidR="00BC46AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00493002">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00E328A0">
         <w:t xml:space="preserve">subjects </w:t>
       </w:r>
@@ -3423,51 +3742,51 @@
                             </w:r>
                             <w:r w:rsidR="001614B9">
                               <w:t xml:space="preserve">for not being able to comply with the implementation deadlines of the new requirements </w:t>
                             </w:r>
                             <w:r w:rsidR="00A97686">
                               <w:t>here</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6D9FDC33" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:471.3pt;margin-top:26.25pt;width:522.5pt;height:82.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCm+sg/CQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJcmmNOEWXrsOA&#10;7gK0+wBZlmNhsqhRSuzs60fJbhpsb8X8IJAmdUgeHm1u+tawo0KvwRZ8NplypqyEStt9wX883b+7&#10;4swHYSthwKqCn5TnN9u3bzady9UcGjCVQkYg1uedK3gTgsuzzMtGtcJPwClLwRqwFYFc3GcVio7Q&#10;W5PNp9NV1gFWDkEq7+nv3RDk24Rf10qGb3XtVWCm4NRbSCems4xntt2IfI/CNVqObYhXdNEKbano&#10;GepOBMEOqP+BarVE8FCHiYQ2g7rWUqUZaJrZ9K9pHhvhVJqFyPHuTJP/f7Dy6/HRfUcW+g/Q0wLT&#10;EN49gPzpmYVdI+xe3SJC1yhRUeFZpCzrnM/Hq5Fqn/sIUnZfoKIli0OABNTX2EZWaE5G6LSA05l0&#10;1Qcm6edq9X65XlJIUmw2XayjE2uI/Pm6Qx8+KWhZNAqOtNUEL44PPgypzymxmoV7bUzarLGsK/j1&#10;cr4cBgOjqxiMaR735c4gO4qojfSNdf1lWqsDKdTotuBX5ySRRzo+2ipVCUKbwaamjR35iZQM5IS+&#10;7Ckx8lRCdSKmEAYl0sshowH8zVlHKiy4/3UQqDgzny2xfT1bLKJsk7NYrufk4GWkvIwIKwmq4IGz&#10;wdyFJPWBlFvaSq0TXy+djL2SuhLj40uI8r30U9bLe93+AQAA//8DAFBLAwQUAAYACAAAACEAknBk&#10;MNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6jlIoTSfE4A5lwDVt&#10;vLYicaom2wq/Hu8ER/s9P3+vXM/OigNOYfCkYLlIQCC13gzUKdi+PV/dgghRk9HWEyr4xgDr6vys&#10;1IXxR3rFQx07wSEUCq2gj3EspAxtj06HhR+RWNv5yenI49RJM+kjhzsr0yS5kU4PxB96PeJjj+1X&#10;vXeMkX5uV5uXGvNcN6vN08/73e7DKnV5MT/cg4g4xz8znPD5BipmavyeTBBWAReJCrI0A3FSk+uM&#10;N42CdJlnIKtS/i9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCm+sg/CQIAAPcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCScGQw3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0BE04FB4" w14:textId="063FDAB9" w:rsidR="00FB1C08" w:rsidRDefault="005C5F8D">
                       <w:r>
                         <w:t xml:space="preserve">Please state the economic </w:t>
                       </w:r>
                       <w:r w:rsidR="007818D0">
                         <w:t xml:space="preserve">and/or technical reasons </w:t>
                       </w:r>
                       <w:r w:rsidR="001614B9">
                         <w:t xml:space="preserve">for not being able to comply with the implementation deadlines of the new requirements </w:t>
                       </w:r>
                       <w:r w:rsidR="00A97686">
                         <w:t>here</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
@@ -3932,51 +4251,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064605C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PRIVACY INFORMATION</w:t>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0064605C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The personal information you have provided in this form has been provided to allow VCA to process your application.  Details of how this data will be handled, stored and used can be found in our “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="0064605C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Privacy Notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0064605C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">” (please follow the link).  If you are not completing this form electronically and would like us to send you a hard copy of the Notice, then please contact the Data Protection Manager, VCA, 1 The Eastgate Office Centre, Eastgate Road, Bristol, BS5 6XX and we will be pleased to send you a copy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34D0A" w14:textId="77777777" w:rsidR="001B74B1" w:rsidRPr="0064605C" w:rsidRDefault="00A36220" w:rsidP="00A36220">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -4371,70 +4690,70 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>n Scotland or Northern Ireland by a fine not exceeding level 5 on the standard scale or (in the case of an individual) by imprisonment for a term not exceeding three months, or by both.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D34D18" w14:textId="77777777" w:rsidR="00EB2AC2" w:rsidRPr="00036E76" w:rsidRDefault="00EB2AC2" w:rsidP="00EB2AC2">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB2AC2" w:rsidRPr="00036E76" w:rsidSect="00883E1B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ED3D51D" w14:textId="77777777" w:rsidR="000E5F32" w:rsidRDefault="000E5F32" w:rsidP="001E3989">
+    <w:p w14:paraId="67A8EB1D" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AF8E500" w14:textId="77777777" w:rsidR="000E5F32" w:rsidRDefault="000E5F32" w:rsidP="001E3989">
+    <w:p w14:paraId="6C4D5CE4" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4463,97 +4782,88 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-1915539906"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1669238322"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="43D34D25" w14:textId="77777777" w:rsidR="00C013C5" w:rsidRPr="00C013C5" w:rsidRDefault="00C013C5">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
@@ -4618,188 +4928,168 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00F70584">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C013C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="43D34D26" w14:textId="7A341FF7" w:rsidR="00C013C5" w:rsidRPr="009955DA" w:rsidRDefault="00E948DE" w:rsidP="00B0761E">
+  <w:p w14:paraId="43D34D26" w14:textId="7461E172" w:rsidR="00C013C5" w:rsidRPr="009955DA" w:rsidRDefault="00E948DE" w:rsidP="00B0761E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="5245"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Document ID: </w:t>
     </w:r>
     <w:r w:rsidRPr="00E948DE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>LEG-FORM-005</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev.: </w:t>
     </w:r>
-    <w:r w:rsidR="00A94740">
+    <w:r w:rsidR="00A902B7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...6 lines deleted...]
-      <w:t>9</w:t>
+      <w:t>20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Rev. Date: </w:t>
     </w:r>
     <w:r w:rsidRPr="009955DA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005774DD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>June</w:t>
+      <w:t>J</w:t>
+    </w:r>
+    <w:r w:rsidR="00A902B7">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>uly</w:t>
     </w:r>
     <w:r w:rsidR="00A94740">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="005774DD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E7DA683" w14:textId="77777777" w:rsidR="000E5F32" w:rsidRDefault="000E5F32" w:rsidP="001E3989">
+    <w:p w14:paraId="56DD68D5" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="744AAAAF" w14:textId="77777777" w:rsidR="000E5F32" w:rsidRDefault="000E5F32" w:rsidP="001E3989">
+    <w:p w14:paraId="63B9520B" w14:textId="77777777" w:rsidR="00D56BAB" w:rsidRDefault="00D56BAB" w:rsidP="001E3989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2643"/>
       <w:gridCol w:w="6217"/>
       <w:gridCol w:w="972"/>
       <w:gridCol w:w="634"/>
     </w:tblGrid>
     <w:tr w:rsidR="001E3989" w14:paraId="43D34D1F" w14:textId="77777777" w:rsidTr="009955DA">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="651" w:type="dxa"/>
       </w:trPr>
@@ -4823,82 +5113,83 @@
         <w:tcPr>
           <w:tcW w:w="992" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D1E" w14:textId="77777777" w:rsidR="001E3989" w:rsidRDefault="001E3989" w:rsidP="00393EE2">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00772B01" w:rsidRPr="00772B01" w14:paraId="43D34D23" w14:textId="77777777" w:rsidTr="00772B01">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D20" w14:textId="77777777" w:rsidR="00772B01" w:rsidRDefault="00772B01">
           <w:pPr>
             <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D34D27" wp14:editId="000ABF54">
-[...2 lines deleted...]
-                <wp:docPr id="1990808439" name="Picture 1990808439"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D34D27" wp14:editId="43D34D28">
+                <wp:extent cx="1257300" cy="1095375"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:docPr id="1990808439" name="Picture 1990808439" descr="G:\New VCA Logo\New Logo Formats\VCA_Logo_PNG_Small.png"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1990808439" name="Picture 1990808439"/>
+                        <pic:cNvPr id="0" name="Picture 1" descr="G:\New VCA Logo\New Logo Formats\VCA_Logo_PNG_Small.png"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
+                        <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1232705" cy="1095375"/>
+                          <a:ext cx="1257300" cy="1095375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8022" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="43D34D21" w14:textId="77777777" w:rsidR="00772B01" w:rsidRPr="00772B01" w:rsidRDefault="00772B01" w:rsidP="00772B01">
           <w:pPr>
@@ -4979,62 +5270,52 @@
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve">O </w:t>
           </w:r>
           <w:r w:rsidRPr="00772B01">
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
             </w:rPr>
             <w:t>Categories)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="43D34D24" w14:textId="77777777" w:rsidR="001E3989" w:rsidRDefault="001E3989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12796EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFE6DCE6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5294,267 +5575,262 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1415666462">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="75710384">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1124155019">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B74B1"/>
     <w:rsid w:val="000032BA"/>
     <w:rsid w:val="0000421C"/>
     <w:rsid w:val="00004E7A"/>
     <w:rsid w:val="0001328E"/>
     <w:rsid w:val="0001516C"/>
     <w:rsid w:val="000248F2"/>
     <w:rsid w:val="0003153F"/>
     <w:rsid w:val="000316AE"/>
     <w:rsid w:val="000358A4"/>
     <w:rsid w:val="00036E76"/>
     <w:rsid w:val="00040675"/>
     <w:rsid w:val="0004229F"/>
     <w:rsid w:val="00044C5D"/>
     <w:rsid w:val="00045259"/>
     <w:rsid w:val="00051A56"/>
     <w:rsid w:val="00055E73"/>
     <w:rsid w:val="00055FD0"/>
     <w:rsid w:val="0006358E"/>
-    <w:rsid w:val="00067673"/>
+    <w:rsid w:val="0006455D"/>
     <w:rsid w:val="00071FD7"/>
     <w:rsid w:val="000744A5"/>
+    <w:rsid w:val="0007500B"/>
     <w:rsid w:val="00077BF8"/>
     <w:rsid w:val="00080131"/>
     <w:rsid w:val="00082DF4"/>
     <w:rsid w:val="00083E41"/>
     <w:rsid w:val="000864F3"/>
     <w:rsid w:val="0009316E"/>
     <w:rsid w:val="00097020"/>
     <w:rsid w:val="000A2D04"/>
     <w:rsid w:val="000A315B"/>
     <w:rsid w:val="000A474B"/>
     <w:rsid w:val="000A7003"/>
     <w:rsid w:val="000B28BA"/>
     <w:rsid w:val="000B2EA8"/>
     <w:rsid w:val="000B37B0"/>
     <w:rsid w:val="000C0EEA"/>
     <w:rsid w:val="000C11EC"/>
     <w:rsid w:val="000C723B"/>
     <w:rsid w:val="000D2E82"/>
     <w:rsid w:val="000D4B6A"/>
     <w:rsid w:val="000D4D16"/>
     <w:rsid w:val="000D55BE"/>
     <w:rsid w:val="000D6346"/>
     <w:rsid w:val="000D678F"/>
     <w:rsid w:val="000D7159"/>
     <w:rsid w:val="000E062A"/>
     <w:rsid w:val="000E214B"/>
     <w:rsid w:val="000E4919"/>
-    <w:rsid w:val="000E5F32"/>
     <w:rsid w:val="000E7485"/>
     <w:rsid w:val="000F3699"/>
     <w:rsid w:val="000F4071"/>
     <w:rsid w:val="000F46B4"/>
     <w:rsid w:val="001011D7"/>
     <w:rsid w:val="00105CCA"/>
     <w:rsid w:val="00112DA5"/>
     <w:rsid w:val="00116FC7"/>
     <w:rsid w:val="0012141C"/>
     <w:rsid w:val="001220CC"/>
     <w:rsid w:val="001250FE"/>
     <w:rsid w:val="00125799"/>
     <w:rsid w:val="0013136D"/>
     <w:rsid w:val="001336B9"/>
     <w:rsid w:val="001338C6"/>
     <w:rsid w:val="001350C2"/>
     <w:rsid w:val="0014197A"/>
     <w:rsid w:val="00147208"/>
-    <w:rsid w:val="001518AB"/>
     <w:rsid w:val="00152ECC"/>
     <w:rsid w:val="00153932"/>
     <w:rsid w:val="001541AA"/>
     <w:rsid w:val="00155C7C"/>
     <w:rsid w:val="001614B9"/>
     <w:rsid w:val="001637DE"/>
     <w:rsid w:val="00165C71"/>
     <w:rsid w:val="00166EBB"/>
     <w:rsid w:val="00167551"/>
     <w:rsid w:val="0017677C"/>
     <w:rsid w:val="00190B6A"/>
     <w:rsid w:val="00191FF0"/>
     <w:rsid w:val="001951C9"/>
     <w:rsid w:val="00195C08"/>
     <w:rsid w:val="001A0B0F"/>
     <w:rsid w:val="001A51F0"/>
     <w:rsid w:val="001B06E1"/>
     <w:rsid w:val="001B1A4A"/>
     <w:rsid w:val="001B1BF4"/>
     <w:rsid w:val="001B74B1"/>
     <w:rsid w:val="001B7E23"/>
     <w:rsid w:val="001C0A78"/>
     <w:rsid w:val="001C1D4A"/>
     <w:rsid w:val="001C1F5D"/>
     <w:rsid w:val="001C3B68"/>
     <w:rsid w:val="001D18DB"/>
     <w:rsid w:val="001D6B5A"/>
     <w:rsid w:val="001D76C6"/>
     <w:rsid w:val="001D7794"/>
     <w:rsid w:val="001E0EA1"/>
     <w:rsid w:val="001E2AAF"/>
     <w:rsid w:val="001E3989"/>
     <w:rsid w:val="001E48F9"/>
     <w:rsid w:val="001E5E78"/>
     <w:rsid w:val="001E6EC5"/>
     <w:rsid w:val="001E7596"/>
     <w:rsid w:val="001E7D3E"/>
     <w:rsid w:val="001F4B6B"/>
     <w:rsid w:val="001F636C"/>
     <w:rsid w:val="001F7BC0"/>
     <w:rsid w:val="001F7E08"/>
     <w:rsid w:val="00204F68"/>
     <w:rsid w:val="0020669C"/>
     <w:rsid w:val="00212231"/>
     <w:rsid w:val="0021358D"/>
     <w:rsid w:val="00213DE8"/>
     <w:rsid w:val="00213FCC"/>
     <w:rsid w:val="00233D72"/>
     <w:rsid w:val="00235F3B"/>
+    <w:rsid w:val="00245B5F"/>
     <w:rsid w:val="0024649E"/>
     <w:rsid w:val="00254697"/>
     <w:rsid w:val="002552BA"/>
     <w:rsid w:val="00255CF1"/>
     <w:rsid w:val="00270880"/>
     <w:rsid w:val="00274605"/>
     <w:rsid w:val="00277158"/>
     <w:rsid w:val="002863A9"/>
     <w:rsid w:val="0028663E"/>
     <w:rsid w:val="00294825"/>
     <w:rsid w:val="002A013C"/>
     <w:rsid w:val="002A5562"/>
     <w:rsid w:val="002A597C"/>
     <w:rsid w:val="002A5CB4"/>
     <w:rsid w:val="002A6E60"/>
     <w:rsid w:val="002B070B"/>
     <w:rsid w:val="002B0C13"/>
     <w:rsid w:val="002B3B0C"/>
     <w:rsid w:val="002B403D"/>
     <w:rsid w:val="002B464E"/>
     <w:rsid w:val="002C0D85"/>
     <w:rsid w:val="002C368D"/>
     <w:rsid w:val="002C47B2"/>
     <w:rsid w:val="002C7F61"/>
     <w:rsid w:val="002D21E3"/>
     <w:rsid w:val="002D6FC1"/>
     <w:rsid w:val="002D7488"/>
     <w:rsid w:val="002E277F"/>
     <w:rsid w:val="002E2B22"/>
     <w:rsid w:val="002E3168"/>
     <w:rsid w:val="002E5180"/>
     <w:rsid w:val="002E7E3C"/>
-    <w:rsid w:val="002F35F6"/>
     <w:rsid w:val="002F3935"/>
     <w:rsid w:val="003068A6"/>
     <w:rsid w:val="0030765D"/>
     <w:rsid w:val="00316DA4"/>
     <w:rsid w:val="0031735F"/>
     <w:rsid w:val="00322B07"/>
     <w:rsid w:val="0032654F"/>
     <w:rsid w:val="00327656"/>
     <w:rsid w:val="00327C05"/>
     <w:rsid w:val="00330A8F"/>
     <w:rsid w:val="003351A5"/>
     <w:rsid w:val="003440D2"/>
     <w:rsid w:val="0035620D"/>
     <w:rsid w:val="00361E15"/>
     <w:rsid w:val="00364279"/>
     <w:rsid w:val="00366CA8"/>
     <w:rsid w:val="00366E0D"/>
     <w:rsid w:val="00367E01"/>
     <w:rsid w:val="00370872"/>
     <w:rsid w:val="00372735"/>
     <w:rsid w:val="00377CCC"/>
     <w:rsid w:val="00380035"/>
     <w:rsid w:val="00380BD0"/>
     <w:rsid w:val="003840D6"/>
     <w:rsid w:val="00384503"/>
     <w:rsid w:val="00393EE2"/>
     <w:rsid w:val="00396B41"/>
     <w:rsid w:val="00397497"/>
     <w:rsid w:val="003A74DC"/>
     <w:rsid w:val="003B0623"/>
     <w:rsid w:val="003B06AF"/>
     <w:rsid w:val="003B2732"/>
     <w:rsid w:val="003B2752"/>
     <w:rsid w:val="003B29F2"/>
     <w:rsid w:val="003B79A1"/>
     <w:rsid w:val="003D0F80"/>
     <w:rsid w:val="003D346B"/>
-    <w:rsid w:val="003D4050"/>
     <w:rsid w:val="003D41B1"/>
     <w:rsid w:val="003D650E"/>
     <w:rsid w:val="003D73DF"/>
     <w:rsid w:val="003E33D1"/>
     <w:rsid w:val="003E3FEF"/>
     <w:rsid w:val="003F09C6"/>
     <w:rsid w:val="003F293B"/>
     <w:rsid w:val="003F2D02"/>
     <w:rsid w:val="003F3A97"/>
     <w:rsid w:val="003F56B6"/>
     <w:rsid w:val="00401173"/>
     <w:rsid w:val="00402DEA"/>
     <w:rsid w:val="004038FD"/>
     <w:rsid w:val="004047CF"/>
     <w:rsid w:val="00406484"/>
     <w:rsid w:val="004064BA"/>
     <w:rsid w:val="004069EA"/>
     <w:rsid w:val="00407666"/>
     <w:rsid w:val="00407ECB"/>
     <w:rsid w:val="00411843"/>
     <w:rsid w:val="00416718"/>
     <w:rsid w:val="00416731"/>
     <w:rsid w:val="00417C49"/>
     <w:rsid w:val="00422C08"/>
     <w:rsid w:val="00426CB4"/>
@@ -5679,567 +5955,579 @@
     <w:rsid w:val="006638BD"/>
     <w:rsid w:val="00663B75"/>
     <w:rsid w:val="00664C30"/>
     <w:rsid w:val="0066705A"/>
     <w:rsid w:val="00673A7D"/>
     <w:rsid w:val="00675CED"/>
     <w:rsid w:val="006767A0"/>
     <w:rsid w:val="0068219B"/>
     <w:rsid w:val="00684E43"/>
     <w:rsid w:val="0069231F"/>
     <w:rsid w:val="00693797"/>
     <w:rsid w:val="00697CFA"/>
     <w:rsid w:val="006A0560"/>
     <w:rsid w:val="006A1F05"/>
     <w:rsid w:val="006A2181"/>
     <w:rsid w:val="006A57C1"/>
     <w:rsid w:val="006B0240"/>
     <w:rsid w:val="006B4BF3"/>
     <w:rsid w:val="006B794B"/>
     <w:rsid w:val="006B79B9"/>
     <w:rsid w:val="006C15E5"/>
     <w:rsid w:val="006C3571"/>
     <w:rsid w:val="006C45E8"/>
     <w:rsid w:val="006C794F"/>
     <w:rsid w:val="006D04B8"/>
+    <w:rsid w:val="006E4185"/>
     <w:rsid w:val="006E4815"/>
     <w:rsid w:val="006E5D8B"/>
     <w:rsid w:val="006E7259"/>
     <w:rsid w:val="006E7C62"/>
     <w:rsid w:val="006F08D1"/>
     <w:rsid w:val="006F0B22"/>
     <w:rsid w:val="006F242B"/>
     <w:rsid w:val="006F270F"/>
     <w:rsid w:val="006F3A3F"/>
     <w:rsid w:val="006F4165"/>
     <w:rsid w:val="00703113"/>
     <w:rsid w:val="00704882"/>
+    <w:rsid w:val="007056B1"/>
     <w:rsid w:val="007067E7"/>
     <w:rsid w:val="00707B13"/>
     <w:rsid w:val="0071203B"/>
     <w:rsid w:val="00714D9A"/>
     <w:rsid w:val="007174A6"/>
     <w:rsid w:val="00717655"/>
     <w:rsid w:val="007202ED"/>
     <w:rsid w:val="0072578D"/>
     <w:rsid w:val="00726076"/>
     <w:rsid w:val="00730AF9"/>
     <w:rsid w:val="00733A38"/>
     <w:rsid w:val="0073502A"/>
     <w:rsid w:val="00743D25"/>
     <w:rsid w:val="00750287"/>
     <w:rsid w:val="00750E36"/>
     <w:rsid w:val="00753555"/>
     <w:rsid w:val="007538F1"/>
     <w:rsid w:val="007609E3"/>
     <w:rsid w:val="007644A8"/>
     <w:rsid w:val="00765523"/>
     <w:rsid w:val="00766D4C"/>
     <w:rsid w:val="00767A7A"/>
     <w:rsid w:val="00767CA8"/>
     <w:rsid w:val="00770F49"/>
     <w:rsid w:val="00771D39"/>
     <w:rsid w:val="00772B01"/>
     <w:rsid w:val="0078043A"/>
+    <w:rsid w:val="00781356"/>
     <w:rsid w:val="007818D0"/>
+    <w:rsid w:val="00782DBA"/>
     <w:rsid w:val="0078680D"/>
+    <w:rsid w:val="007872BA"/>
     <w:rsid w:val="00797380"/>
     <w:rsid w:val="007A0507"/>
     <w:rsid w:val="007A4446"/>
     <w:rsid w:val="007A58B4"/>
     <w:rsid w:val="007A6473"/>
     <w:rsid w:val="007A6FE8"/>
     <w:rsid w:val="007B15B0"/>
     <w:rsid w:val="007B347A"/>
     <w:rsid w:val="007B4A1B"/>
     <w:rsid w:val="007B74A3"/>
+    <w:rsid w:val="007C2FF8"/>
     <w:rsid w:val="007C35C3"/>
     <w:rsid w:val="007D3BEA"/>
     <w:rsid w:val="007E15F0"/>
     <w:rsid w:val="007E31D0"/>
     <w:rsid w:val="007E3B95"/>
     <w:rsid w:val="007E4A13"/>
     <w:rsid w:val="007E4A7F"/>
     <w:rsid w:val="007E64E3"/>
     <w:rsid w:val="007F2312"/>
     <w:rsid w:val="007F266F"/>
     <w:rsid w:val="008056B7"/>
     <w:rsid w:val="00806160"/>
     <w:rsid w:val="00807E46"/>
     <w:rsid w:val="008103B5"/>
     <w:rsid w:val="008109BD"/>
     <w:rsid w:val="00811057"/>
     <w:rsid w:val="0081306D"/>
     <w:rsid w:val="0081671A"/>
     <w:rsid w:val="0082052B"/>
+    <w:rsid w:val="00823F2C"/>
     <w:rsid w:val="008241D0"/>
     <w:rsid w:val="00826344"/>
     <w:rsid w:val="00830210"/>
     <w:rsid w:val="008342A7"/>
-    <w:rsid w:val="008356B1"/>
     <w:rsid w:val="008356ED"/>
     <w:rsid w:val="00835DBE"/>
     <w:rsid w:val="00836D09"/>
     <w:rsid w:val="0083738C"/>
     <w:rsid w:val="0083799A"/>
     <w:rsid w:val="00845E89"/>
     <w:rsid w:val="008467F4"/>
     <w:rsid w:val="008472A0"/>
     <w:rsid w:val="00852436"/>
     <w:rsid w:val="008539E7"/>
     <w:rsid w:val="00853CA0"/>
     <w:rsid w:val="0085469F"/>
     <w:rsid w:val="00855033"/>
     <w:rsid w:val="00857E14"/>
     <w:rsid w:val="00862CD9"/>
     <w:rsid w:val="00863863"/>
     <w:rsid w:val="0086390C"/>
     <w:rsid w:val="00865309"/>
     <w:rsid w:val="008674B6"/>
     <w:rsid w:val="0087035D"/>
     <w:rsid w:val="00880E88"/>
     <w:rsid w:val="00883E1B"/>
     <w:rsid w:val="008845F2"/>
     <w:rsid w:val="0088566B"/>
     <w:rsid w:val="008857F5"/>
     <w:rsid w:val="008936B4"/>
     <w:rsid w:val="00896284"/>
     <w:rsid w:val="008977A1"/>
     <w:rsid w:val="008A15F8"/>
     <w:rsid w:val="008B3464"/>
     <w:rsid w:val="008B500E"/>
     <w:rsid w:val="008B51EF"/>
     <w:rsid w:val="008B720E"/>
     <w:rsid w:val="008C05F4"/>
     <w:rsid w:val="008C5AAA"/>
     <w:rsid w:val="008D0F80"/>
     <w:rsid w:val="008E017D"/>
     <w:rsid w:val="008E07CF"/>
     <w:rsid w:val="008E2A68"/>
     <w:rsid w:val="008E3CD8"/>
     <w:rsid w:val="008F0041"/>
     <w:rsid w:val="008F1139"/>
     <w:rsid w:val="008F2FE3"/>
     <w:rsid w:val="008F3EF1"/>
     <w:rsid w:val="008F4EDE"/>
     <w:rsid w:val="008F5414"/>
+    <w:rsid w:val="009003CA"/>
     <w:rsid w:val="00900A04"/>
     <w:rsid w:val="00901014"/>
     <w:rsid w:val="00901D8C"/>
     <w:rsid w:val="009043EA"/>
     <w:rsid w:val="0090755E"/>
+    <w:rsid w:val="00910A3B"/>
     <w:rsid w:val="009114A5"/>
     <w:rsid w:val="009126F6"/>
     <w:rsid w:val="0091510C"/>
     <w:rsid w:val="0091794C"/>
     <w:rsid w:val="00923577"/>
     <w:rsid w:val="00927937"/>
     <w:rsid w:val="009365DB"/>
     <w:rsid w:val="00940CEE"/>
     <w:rsid w:val="009419A8"/>
-    <w:rsid w:val="00943B11"/>
     <w:rsid w:val="00944EDF"/>
+    <w:rsid w:val="009457EA"/>
     <w:rsid w:val="00954E49"/>
     <w:rsid w:val="009625D5"/>
     <w:rsid w:val="00964789"/>
     <w:rsid w:val="0096478E"/>
     <w:rsid w:val="00964A75"/>
     <w:rsid w:val="00964BF0"/>
     <w:rsid w:val="009669A7"/>
     <w:rsid w:val="00966A67"/>
     <w:rsid w:val="00971434"/>
     <w:rsid w:val="00974B7E"/>
     <w:rsid w:val="00977DBE"/>
     <w:rsid w:val="00981238"/>
     <w:rsid w:val="00982CE8"/>
     <w:rsid w:val="00982E71"/>
     <w:rsid w:val="00991779"/>
     <w:rsid w:val="009955DA"/>
     <w:rsid w:val="00996AFA"/>
     <w:rsid w:val="009970BF"/>
     <w:rsid w:val="009B0C76"/>
     <w:rsid w:val="009B483D"/>
     <w:rsid w:val="009B5A34"/>
     <w:rsid w:val="009B7DFB"/>
     <w:rsid w:val="009C52F4"/>
     <w:rsid w:val="009D281B"/>
-    <w:rsid w:val="009E0087"/>
     <w:rsid w:val="009F40D9"/>
     <w:rsid w:val="009F49B7"/>
     <w:rsid w:val="009F4D5A"/>
     <w:rsid w:val="009F5E82"/>
     <w:rsid w:val="009F6979"/>
     <w:rsid w:val="009F6C2F"/>
     <w:rsid w:val="00A00DBF"/>
     <w:rsid w:val="00A0506E"/>
     <w:rsid w:val="00A1105C"/>
     <w:rsid w:val="00A12746"/>
     <w:rsid w:val="00A12A26"/>
     <w:rsid w:val="00A140B4"/>
     <w:rsid w:val="00A1556F"/>
     <w:rsid w:val="00A17D0B"/>
+    <w:rsid w:val="00A20C80"/>
     <w:rsid w:val="00A20CEB"/>
     <w:rsid w:val="00A213BA"/>
     <w:rsid w:val="00A23009"/>
     <w:rsid w:val="00A2460B"/>
     <w:rsid w:val="00A25BFF"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A275A8"/>
     <w:rsid w:val="00A27F15"/>
     <w:rsid w:val="00A30070"/>
     <w:rsid w:val="00A32CCE"/>
     <w:rsid w:val="00A36220"/>
     <w:rsid w:val="00A41B67"/>
     <w:rsid w:val="00A41FD6"/>
     <w:rsid w:val="00A459E5"/>
     <w:rsid w:val="00A471B7"/>
     <w:rsid w:val="00A544DA"/>
     <w:rsid w:val="00A54574"/>
     <w:rsid w:val="00A5576E"/>
     <w:rsid w:val="00A604D5"/>
     <w:rsid w:val="00A612B2"/>
     <w:rsid w:val="00A63B34"/>
     <w:rsid w:val="00A642DC"/>
     <w:rsid w:val="00A64D43"/>
     <w:rsid w:val="00A714D1"/>
     <w:rsid w:val="00A77A98"/>
     <w:rsid w:val="00A80143"/>
     <w:rsid w:val="00A8554F"/>
+    <w:rsid w:val="00A902B7"/>
     <w:rsid w:val="00A93588"/>
     <w:rsid w:val="00A93BB8"/>
     <w:rsid w:val="00A94740"/>
     <w:rsid w:val="00A950DD"/>
     <w:rsid w:val="00A95BAF"/>
     <w:rsid w:val="00A96AB5"/>
     <w:rsid w:val="00A97686"/>
     <w:rsid w:val="00AA0DCA"/>
     <w:rsid w:val="00AA2628"/>
     <w:rsid w:val="00AA4BED"/>
     <w:rsid w:val="00AA68A3"/>
     <w:rsid w:val="00AB1F51"/>
     <w:rsid w:val="00AB6D32"/>
     <w:rsid w:val="00AB75CD"/>
     <w:rsid w:val="00AC1575"/>
     <w:rsid w:val="00AC2158"/>
     <w:rsid w:val="00AD38C8"/>
     <w:rsid w:val="00AD6E63"/>
     <w:rsid w:val="00AD769F"/>
     <w:rsid w:val="00AE06B3"/>
     <w:rsid w:val="00AE3F50"/>
     <w:rsid w:val="00AE533B"/>
     <w:rsid w:val="00AE5812"/>
     <w:rsid w:val="00AE6265"/>
     <w:rsid w:val="00AF0274"/>
     <w:rsid w:val="00AF2AA4"/>
     <w:rsid w:val="00AF2C7D"/>
     <w:rsid w:val="00B01676"/>
     <w:rsid w:val="00B01CE4"/>
     <w:rsid w:val="00B035D1"/>
     <w:rsid w:val="00B0744C"/>
     <w:rsid w:val="00B0761E"/>
     <w:rsid w:val="00B07ED8"/>
     <w:rsid w:val="00B11275"/>
     <w:rsid w:val="00B121D5"/>
     <w:rsid w:val="00B17D46"/>
     <w:rsid w:val="00B23D29"/>
-    <w:rsid w:val="00B321D6"/>
     <w:rsid w:val="00B32A61"/>
     <w:rsid w:val="00B32C90"/>
     <w:rsid w:val="00B37C30"/>
     <w:rsid w:val="00B40DD5"/>
     <w:rsid w:val="00B43207"/>
     <w:rsid w:val="00B45A83"/>
     <w:rsid w:val="00B46ED8"/>
     <w:rsid w:val="00B4738E"/>
     <w:rsid w:val="00B5394D"/>
     <w:rsid w:val="00B61437"/>
+    <w:rsid w:val="00B63044"/>
     <w:rsid w:val="00B6448C"/>
     <w:rsid w:val="00B723F4"/>
     <w:rsid w:val="00B80B56"/>
     <w:rsid w:val="00B82011"/>
     <w:rsid w:val="00B8551D"/>
     <w:rsid w:val="00B92C3C"/>
     <w:rsid w:val="00BA47B1"/>
     <w:rsid w:val="00BA4858"/>
     <w:rsid w:val="00BB455E"/>
     <w:rsid w:val="00BB6D22"/>
     <w:rsid w:val="00BB718D"/>
     <w:rsid w:val="00BC168E"/>
     <w:rsid w:val="00BC3941"/>
     <w:rsid w:val="00BC46AD"/>
     <w:rsid w:val="00BC492B"/>
     <w:rsid w:val="00BC4C75"/>
     <w:rsid w:val="00BD4272"/>
     <w:rsid w:val="00BE015D"/>
     <w:rsid w:val="00BE0C17"/>
     <w:rsid w:val="00BE16B0"/>
     <w:rsid w:val="00BE4754"/>
     <w:rsid w:val="00BF042A"/>
     <w:rsid w:val="00BF75B3"/>
     <w:rsid w:val="00C01210"/>
     <w:rsid w:val="00C013C5"/>
     <w:rsid w:val="00C01D0E"/>
     <w:rsid w:val="00C049B3"/>
     <w:rsid w:val="00C04D28"/>
     <w:rsid w:val="00C06421"/>
     <w:rsid w:val="00C101B0"/>
     <w:rsid w:val="00C10EA8"/>
     <w:rsid w:val="00C14402"/>
     <w:rsid w:val="00C1499F"/>
     <w:rsid w:val="00C22474"/>
     <w:rsid w:val="00C2256B"/>
     <w:rsid w:val="00C23F52"/>
     <w:rsid w:val="00C34792"/>
     <w:rsid w:val="00C44C45"/>
     <w:rsid w:val="00C46E86"/>
     <w:rsid w:val="00C5054E"/>
     <w:rsid w:val="00C564AD"/>
     <w:rsid w:val="00C64B97"/>
     <w:rsid w:val="00C65952"/>
-    <w:rsid w:val="00C71224"/>
     <w:rsid w:val="00C7421D"/>
     <w:rsid w:val="00C7564E"/>
     <w:rsid w:val="00C756C8"/>
     <w:rsid w:val="00C757B2"/>
     <w:rsid w:val="00C75870"/>
     <w:rsid w:val="00C76E43"/>
     <w:rsid w:val="00C76EA3"/>
     <w:rsid w:val="00C77F9E"/>
     <w:rsid w:val="00C82AD3"/>
     <w:rsid w:val="00C85C55"/>
     <w:rsid w:val="00C91C4E"/>
     <w:rsid w:val="00C9584B"/>
     <w:rsid w:val="00C96E32"/>
     <w:rsid w:val="00C97E2D"/>
     <w:rsid w:val="00CA010C"/>
     <w:rsid w:val="00CA1258"/>
     <w:rsid w:val="00CA143F"/>
     <w:rsid w:val="00CA1DA0"/>
     <w:rsid w:val="00CA315B"/>
     <w:rsid w:val="00CA3F57"/>
     <w:rsid w:val="00CA50B2"/>
     <w:rsid w:val="00CA7226"/>
     <w:rsid w:val="00CB32F4"/>
     <w:rsid w:val="00CB45FB"/>
     <w:rsid w:val="00CB51A4"/>
     <w:rsid w:val="00CB6DE1"/>
     <w:rsid w:val="00CD1F51"/>
     <w:rsid w:val="00CD2918"/>
     <w:rsid w:val="00CE263E"/>
     <w:rsid w:val="00CE537A"/>
     <w:rsid w:val="00CE63F2"/>
     <w:rsid w:val="00CE7B1D"/>
     <w:rsid w:val="00CF072A"/>
     <w:rsid w:val="00CF28CC"/>
     <w:rsid w:val="00CF7728"/>
     <w:rsid w:val="00D03C3D"/>
     <w:rsid w:val="00D046BE"/>
-    <w:rsid w:val="00D0494D"/>
     <w:rsid w:val="00D108D0"/>
     <w:rsid w:val="00D125A2"/>
     <w:rsid w:val="00D23CB2"/>
     <w:rsid w:val="00D26001"/>
     <w:rsid w:val="00D27A94"/>
     <w:rsid w:val="00D3307D"/>
     <w:rsid w:val="00D332A4"/>
     <w:rsid w:val="00D33E8B"/>
     <w:rsid w:val="00D36499"/>
     <w:rsid w:val="00D41092"/>
-    <w:rsid w:val="00D5412E"/>
+    <w:rsid w:val="00D56BAB"/>
     <w:rsid w:val="00D62C46"/>
     <w:rsid w:val="00D64948"/>
     <w:rsid w:val="00D66A01"/>
     <w:rsid w:val="00D67011"/>
     <w:rsid w:val="00D73ED2"/>
     <w:rsid w:val="00D7400F"/>
     <w:rsid w:val="00D7736A"/>
     <w:rsid w:val="00D77BDE"/>
     <w:rsid w:val="00D80D21"/>
     <w:rsid w:val="00D90279"/>
     <w:rsid w:val="00DA1D34"/>
     <w:rsid w:val="00DA2E89"/>
     <w:rsid w:val="00DB0D6A"/>
     <w:rsid w:val="00DB0FFF"/>
     <w:rsid w:val="00DB1206"/>
     <w:rsid w:val="00DB2B50"/>
     <w:rsid w:val="00DB2E15"/>
     <w:rsid w:val="00DC3F8C"/>
     <w:rsid w:val="00DC49B9"/>
     <w:rsid w:val="00DC6E13"/>
     <w:rsid w:val="00DD3CBD"/>
     <w:rsid w:val="00DD4FFA"/>
     <w:rsid w:val="00DD58A9"/>
     <w:rsid w:val="00DD645A"/>
     <w:rsid w:val="00DE0BA9"/>
     <w:rsid w:val="00DE15D9"/>
     <w:rsid w:val="00DE51F3"/>
     <w:rsid w:val="00DE65A5"/>
     <w:rsid w:val="00DF42EC"/>
     <w:rsid w:val="00E01F48"/>
     <w:rsid w:val="00E03163"/>
     <w:rsid w:val="00E06B12"/>
     <w:rsid w:val="00E06C6F"/>
+    <w:rsid w:val="00E10712"/>
     <w:rsid w:val="00E11F05"/>
     <w:rsid w:val="00E16EEE"/>
     <w:rsid w:val="00E2261F"/>
     <w:rsid w:val="00E317A8"/>
     <w:rsid w:val="00E328A0"/>
     <w:rsid w:val="00E35FE7"/>
     <w:rsid w:val="00E5148E"/>
     <w:rsid w:val="00E61C8D"/>
     <w:rsid w:val="00E65A43"/>
     <w:rsid w:val="00E66B12"/>
     <w:rsid w:val="00E66CD1"/>
     <w:rsid w:val="00E675A2"/>
     <w:rsid w:val="00E67972"/>
     <w:rsid w:val="00E7187B"/>
     <w:rsid w:val="00E74DC3"/>
     <w:rsid w:val="00E76D59"/>
     <w:rsid w:val="00E81578"/>
     <w:rsid w:val="00E8246F"/>
     <w:rsid w:val="00E846D1"/>
     <w:rsid w:val="00E849A1"/>
     <w:rsid w:val="00E85F81"/>
     <w:rsid w:val="00E86BB3"/>
     <w:rsid w:val="00E90D6A"/>
     <w:rsid w:val="00E948DE"/>
     <w:rsid w:val="00EA10B3"/>
     <w:rsid w:val="00EA1528"/>
     <w:rsid w:val="00EA4EAB"/>
     <w:rsid w:val="00EA7307"/>
     <w:rsid w:val="00EB1240"/>
     <w:rsid w:val="00EB2AC2"/>
     <w:rsid w:val="00EB62A5"/>
     <w:rsid w:val="00EC2269"/>
     <w:rsid w:val="00EC5C3B"/>
     <w:rsid w:val="00EC7623"/>
     <w:rsid w:val="00ED0C1B"/>
     <w:rsid w:val="00ED3B5E"/>
     <w:rsid w:val="00ED683F"/>
     <w:rsid w:val="00ED6A53"/>
     <w:rsid w:val="00ED6E38"/>
     <w:rsid w:val="00ED77B8"/>
     <w:rsid w:val="00EE084B"/>
+    <w:rsid w:val="00EE5398"/>
     <w:rsid w:val="00EE71D8"/>
     <w:rsid w:val="00EF1133"/>
     <w:rsid w:val="00EF2D8B"/>
     <w:rsid w:val="00EF37C2"/>
     <w:rsid w:val="00EF4259"/>
     <w:rsid w:val="00EF44B0"/>
     <w:rsid w:val="00EF6F8D"/>
     <w:rsid w:val="00F06B96"/>
     <w:rsid w:val="00F11981"/>
     <w:rsid w:val="00F14228"/>
     <w:rsid w:val="00F171AB"/>
     <w:rsid w:val="00F237B9"/>
     <w:rsid w:val="00F273CC"/>
     <w:rsid w:val="00F3497A"/>
     <w:rsid w:val="00F34FFF"/>
     <w:rsid w:val="00F35BAB"/>
     <w:rsid w:val="00F369B9"/>
     <w:rsid w:val="00F376FA"/>
     <w:rsid w:val="00F4098F"/>
     <w:rsid w:val="00F424E8"/>
     <w:rsid w:val="00F42DBC"/>
     <w:rsid w:val="00F43EF5"/>
     <w:rsid w:val="00F47F08"/>
     <w:rsid w:val="00F5047F"/>
     <w:rsid w:val="00F5118A"/>
     <w:rsid w:val="00F517B0"/>
     <w:rsid w:val="00F53161"/>
     <w:rsid w:val="00F55A04"/>
     <w:rsid w:val="00F562CB"/>
     <w:rsid w:val="00F61E42"/>
     <w:rsid w:val="00F62C89"/>
     <w:rsid w:val="00F63A5F"/>
     <w:rsid w:val="00F643CF"/>
     <w:rsid w:val="00F65A42"/>
     <w:rsid w:val="00F70584"/>
     <w:rsid w:val="00F717AD"/>
+    <w:rsid w:val="00F74A83"/>
     <w:rsid w:val="00F765E1"/>
     <w:rsid w:val="00F77B61"/>
     <w:rsid w:val="00F8221F"/>
+    <w:rsid w:val="00F87F70"/>
     <w:rsid w:val="00F90B4E"/>
     <w:rsid w:val="00F92D61"/>
     <w:rsid w:val="00FA1489"/>
     <w:rsid w:val="00FA4619"/>
-    <w:rsid w:val="00FA4A04"/>
     <w:rsid w:val="00FA73BD"/>
     <w:rsid w:val="00FB0D79"/>
     <w:rsid w:val="00FB18A1"/>
     <w:rsid w:val="00FB1C08"/>
     <w:rsid w:val="00FB1CDB"/>
     <w:rsid w:val="00FB4BD7"/>
     <w:rsid w:val="00FC0EAF"/>
     <w:rsid w:val="00FC157B"/>
     <w:rsid w:val="00FC1CDC"/>
     <w:rsid w:val="00FC1D0F"/>
     <w:rsid w:val="00FC31CA"/>
     <w:rsid w:val="00FC54EF"/>
     <w:rsid w:val="00FD5384"/>
     <w:rsid w:val="00FD5E6F"/>
     <w:rsid w:val="00FE0AB7"/>
     <w:rsid w:val="00FE2B46"/>
     <w:rsid w:val="00FF66F6"/>
     <w:rsid w:val="09545627"/>
     <w:rsid w:val="0D25CE6A"/>
     <w:rsid w:val="30BE2694"/>
+    <w:rsid w:val="31D1D4D7"/>
     <w:rsid w:val="38E5092D"/>
     <w:rsid w:val="3FD5AFA4"/>
     <w:rsid w:val="42AD0CC8"/>
     <w:rsid w:val="70262482"/>
     <w:rsid w:val="784EE966"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43D34C4D"/>
+  <w15:docId w15:val="{11608FB9-2A6D-42C3-BA47-B098BE6C1A12}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7153,51 +7441,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0006358E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="legp2paratext">
     <w:name w:val="legp2paratext"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009114A5"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="33773593">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="123012042">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7449,54 +7737,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2019456584">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Derogations@vca.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vehicle-certification-agency.gov.uk/privacy-and-information-charter.asp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vehicle-certification-agency.gov.uk/legislation/end-of-series-derogation-applications.asp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Derogations@vca.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vehicle-certification-agency.gov.uk/download-publication/1998/VCA%20Vehicle%20Details%20List/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Derogations@vca.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vehicle-certification-agency.gov.uk/legislation/end-of-series-derogation-applications.asp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Derogations@vca.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vehicle-certification-agency.gov.uk/download-publication/1998/VCA%20Vehicle%20Details%20List/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vehicle-certification-agency.gov.uk/privacy-and-information-charter.asp" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7759,71 +8047,71 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{348EB36C-3028-4D83-B1AE-F9A1A9DEB9C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1416</Words>
-  <Characters>8075</Characters>
+  <Words>1541</Words>
+  <Characters>8480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>314</Lines>
+  <Paragraphs>169</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9473</CharactersWithSpaces>
+  <CharactersWithSpaces>9852</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>